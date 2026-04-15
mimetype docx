--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annegret Kohler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret-kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9575-9567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161080588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birth date</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> March 6th 1966, Dudweiler/Saarbruecken Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> German</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marital status</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Tree-Microbes Interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecogenomics of Interactions Lab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Route d’Amance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Centre Grand Est-Nancy;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champenoux, 54280 France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office phone:+33 383394072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facsimile: +33 383394069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret.kohler@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on the biology of trees and the associated forest fungi and their role in forest ecosystems. I’m particularly interested in mycorrhizal symbiosis and in characterizing the molecular mechanisms established during development and functioning of this mutualistic interaction, as well as to understand the evolution of symbiotic fungi from saprotrophic ancestors.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a PhD in plant physiology and molecular biology at the University of Kaiserslautern/Germany in 1996. During my postdoctoral research I worked on Priming as a mechanism in induced systemic resistance in plants. In 2000 I joined the INRA group, first as a postdoctoral fellow, since 2006 as a permanent staff member. During the last 10 years I was involved in many genomic projects and in particular in charge of the transcriptomic analyses within these projects. I’ve published over 50 scientific papers related to transcriptomics, genomics and tree-microbe interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Training:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) PhD. Plant Biology1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Edinburgh (UK) DAAD exchange visit 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) M.S. Plant Biology, Biochemistry,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics and Biotechnology  1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) B.S. Biology1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Professional Experience:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-present Researcher (Ingénieur de recherche) at INRAE Centre Grand Est-Nancy, Tree-Microbes Interaction group (IAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsible for the IAM technical platform</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2006 Postdoctoral Research Associate at INRA Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 Postdoctoral Research Associate at CNRS-IBMP, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2000 Postdoctoral Research Associate in Molecular biology of plants, University of Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the N assimilation pathways in the mycelium of Laccaria bicolor and the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiaf194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, genetics, and ecology of the cosmopolitan ectomycorrhizal ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1502977. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1502977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus MYC2 orchestrates root transcriptional reprogramming of defence pathway to impair Laccaria bicolor ectomycorrhizal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lackus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (2), pp.658-674. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar SWEET1c glucose transporter plays a key role in the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (6), pp.2518-2535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes of the ectomycorrhizal fungus Pisolithus microcarpus alter root growth and promote host colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wojtalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1-2), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01137-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA hypomethylation of the host tree impairs interaction with mutualistic ectomycorrhizal fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vigneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (6), pp.2561-2577. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome and metabolome analysis reveals stage-specific metabolite accumulation during maturity of Chinese black truffle Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Mei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.108158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Transcriptomics Analysis of the Symbiotic Germination of D. officinale (Orchidaceae) With Emphasis on Plant Cell Wall Modification and Cell Wall-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongmei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.880600. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.880600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaria Alallaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (12), pp.4046-4064. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhiza‐induced mycocypins of Laccaria bicolor are potent protease inhibitors with nematotoxic and collembola antifeedant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerica Sabotič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridtjof Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.4607-4622. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a GH28 polygalacturonase that plays a key role in symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of endophytism in the Arabidopsis root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Thiergart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7227. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27479-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mode of Nutrition in Symbiotic and Saprotrophic Fungi in Forest Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchao Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Cheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-012021-114902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic genetic structure and copy‐number variation in the ubiquitous forest symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6536-6556. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.103506. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2020.103506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐species genetic variability drives carbon metabolism and symbiotic host interactions in the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2004-2020. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0224776. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal effector PaMiSSP10b alters polyamine biosynthesis in Eucalyptus root cells and promotes root colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong‐bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Dutra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (2), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Changes Concomitant with Vascular System Development in Mature Galls Induced by Root-Knot Nematodes in the Model Tree Host Populus tremula × P. alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Badalato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlZRT2 Encodes a ZIP Family Zn Transporter With Dual Localization in the Ectomycorrhizal Fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ameloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad‐specificity GH131 β‐glucanases are a hallmark of Fungi and Oomycetes that colonise plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic Analyses of Extensively Decayed Pinus contorta Reveal Expression of a Diverse Array of Lignocellulose-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (20), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01133-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio José Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnay Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic tool-kit of the truffle Tuber melanosporum programmed cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Zarivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Colafarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41420-017-0019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTRAQ and RNA-Seq Analyses Provide New Insights into Regulation Mechanism of Symbiotic Germination of Dendrobium officinale Seeds (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Si Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2174-2187. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa encodes small, effector-like secreted proteins that are highly induced during mutualistic symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengfu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritesh Mewalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongbin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00400-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and plant gene expression in the Tulasnella calospora-Serapias vomeracea symbiosis provides clues about nitrogen pathways in orchid mycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Chitarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Voyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth R Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreceptors in the dark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gerace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of the Populus trichocarpa–Rhizophagus irregularis Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Niehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (6), pp.1003-1017. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Hebeloma cylindrosporum undergoes early waves of transcriptional reprogramming prior to symbiotic structures differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hope Hundley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.1338 - 1354. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Tree Species and Soil Type Affect the Fungal Community Structure in a Boreal Peatland Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Terhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Tuovila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (9), pp.2632-2643. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03858-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources notes accepted 1 August 2015 - 31 September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Genomic Resources Development Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.377-377. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional guild classification predicts the enzymatic role of fungi in litter and soil biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer M. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henrissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabir G. Peay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.441-456. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of ABC proteins in mycorrhiza-forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0526-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of elevated carbon dioxide on the interaction between Eucalyptus grandis and diverse isolates of Pisolithus sp. is associated with a complex shift in the root transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Keniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista L Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (4), pp.1423-1436. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Poplar-Laccaria bicolor Ectomycorrhiza Modifies Root Auxin Metabolism, Signaling, and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Pěnčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (1), pp.890-902. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.255620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome sequence of Elaphomyces granulatus from sporocarp tissue reveals Ascomycota ectomycorrhizal fingerprints of genome expansion and a Proteobacteria-rich microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alisha Quandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedar N. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Sharpton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2952-2968. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene and jasmonic acid act as negative modulators during mutualistic symbiosis between Laccaria bicolor and Populus roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (1), pp.270-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wittulsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (22), pp.8299-8304. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding genomics of rnycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiles of [i]Heterobasidion annosum[/i] under abiotic stresses and during saprotrophic growth in bark, sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.1654-1667. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (20), pp.6316-6327. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine C. Cushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Analysis of the Impact of Culture Filtrates from the Biocontrol Agent, Phlebiopsis gigantea on the Conifer Pathogen, Heterobasidion annosum s.s. Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Mgbeahuruike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (3), pp.669 - 681. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0255-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization and metabolism is highly differentiated in Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrina Patyshakuliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1853 - 1869. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, genomic organization and expression analysis of hydrophobin genes in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kecia Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.199 - 209. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome of the free-living mycelium from the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr200895f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self/nonself recognition in Tuber melanosporum is not mediated by a heterokaryon incompatibility system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (2), pp.261 - 275. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AINTEGUMENTA LIKE1 Homeotic Transcription Factor PtAIL1 Controls the Formation of Adventitious Root Primordia in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan S. Y. S. Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene I. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Karlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.1996 - 2006. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.204453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of cell wall-related genes in Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Faccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-012-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secreted effector protein of Laccaria bicolor is required for symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiv D. Kale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.1197-1203. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide inventory of metal homeostasis-related gene products including a functional phytochelatin synthase in the hypogeous mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gessica Marchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Sanita Di Toppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.573 - 584. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual review of plant physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling of carbohydrate metabolism in the ectomycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.751 - 764. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03520.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perigord black truffle responds to cold temperature with an extensive reprogramming of its transcriptional activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.585 - 591. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphal and cytoskeleton polarization in Tuber melanosporum: A genomic and cellular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Amicucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.561 - 572. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis, genomic organization, and expression analysis of multi-copper oxidases in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kilaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (3), pp.736-750. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid metabolism in the ectomycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (4), pp.950-964. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02819.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of signal pathways in the ectomycorrhizal fungus Laccaria bicolor – evolution of nucleotide sequences and expression patterns in families of protein kinases and RAS small GTPases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Rajashekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Tunlid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (2), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an oligonucleotide microarray to characterise ectomycorrhizal fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (241), 11 p. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-9-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi have three tetraspanin families with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Marguerettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (63), pp.63. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.343-364. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02580.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02581.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.391-407. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene organization of the mating type regions in the ectomycorrhizal fungus Laccaria bicolor reveals distinct evolution between the two mating type loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mycorrhiza helper Pseudomonas fluorescens BBc6R8 has a specific priming effect on the growth, morphology and gene expression of the ectomycorrhizal fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.743-755. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the nitrogen starvation stress response in the mycorrhizal ascomycete Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (9), pp.630-641. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes differentially expressed in extraradical mycelium and ectomycorrhizal roots during Paxillus involutus-Betula pendula ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.1.382-391.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique structurale et fonctionnelle du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of multiple metallothioneins from hybrid poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar root transcriptome: analysis of 7000 expressed sequence tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 542, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal Symbiosis: From Genomics to Trans-Kingdom Molecular Communication and Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cross-talk in the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.273-296, 2022, Rhizosphere Biology, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9507-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1775 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press, New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7803-8. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7804-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mycorrhizal lifestyles - a genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.87-106, 2016, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118951446.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Transcriptome of Mycorrhizal Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mycorrhizal Symbiosis Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ecological genomics of fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.169-189, 2014, 9781118735893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Constructing a Mutualist: How the Molecular Blueprints of Mode! Symbiotic Fungi Are Changing Our Understanding of Mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertold Hock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mycota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, Springer, pp.97-117, 2012, Fungal Associations, 978-3-642-30826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annegret Kohler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret-kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9575-9567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161080588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birth date</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> March 6th 1966, Dudweiler/Saarbruecken Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> German</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marital status</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Tree-Microbes Interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecogenomics of Interactions Lab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Route d’Amance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Centre Grand Est-Nancy;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champenoux, 54280 France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office phone:+33 383394072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facsimile: +33 383394069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret.kohler@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on the biology of trees and the associated forest fungi and their role in forest ecosystems. I’m particularly interested in mycorrhizal symbiosis and in characterizing the molecular mechanisms established during development and functioning of this mutualistic interaction, as well as to understand the evolution of symbiotic fungi from saprotrophic ancestors.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a PhD in plant physiology and molecular biology at the University of Kaiserslautern/Germany in 1996. During my postdoctoral research I worked on Priming as a mechanism in induced systemic resistance in plants. In 2000 I joined the INRA group, first as a postdoctoral fellow, since 2006 as a permanent staff member. During the last 10 years I was involved in many genomic projects and in particular in charge of the transcriptomic analyses within these projects. I’ve published over 50 scientific papers related to transcriptomics, genomics and tree-microbe interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Training:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) PhD. Plant Biology1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Edinburgh (UK) DAAD exchange visit 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) M.S. Plant Biology, Biochemistry,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics and Biotechnology  1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) B.S. Biology1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Professional Experience:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-present Researcher (Ingénieur de recherche) at INRAE Centre Grand Est-Nancy, Tree-Microbes Interaction group (IAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsible for the IAM technical platform</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2006 Postdoctoral Research Associate at INRA Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 Postdoctoral Research Associate at CNRS-IBMP, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2000 Postdoctoral Research Associate in Molecular biology of plants, University of Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the N assimilation pathways in the mycelium of Laccaria bicolor and the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiaf194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, genetics, and ecology of the cosmopolitan ectomycorrhizal ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1502977. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1502977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus MYC2 orchestrates root transcriptional reprogramming of defence pathway to impair Laccaria bicolor ectomycorrhizal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lackus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (2), pp.658-674. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar SWEET1c glucose transporter plays a key role in the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (6), pp.2518-2535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes of the ectomycorrhizal fungus Pisolithus microcarpus alter root growth and promote host colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wojtalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1-2), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01137-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA hypomethylation of the host tree impairs interaction with mutualistic ectomycorrhizal fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vigneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (6), pp.2561-2577. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome and metabolome analysis reveals stage-specific metabolite accumulation during maturity of Chinese black truffle Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Mei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.108158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Transcriptomics Analysis of the Symbiotic Germination of D. officinale (Orchidaceae) With Emphasis on Plant Cell Wall Modification and Cell Wall-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongmei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.880600. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.880600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhiza‐induced mycocypins of Laccaria bicolor are potent protease inhibitors with nematotoxic and collembola antifeedant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerica Sabotič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridtjof Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.4607-4622. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaria Alallaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (12), pp.4046-4064. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a GH28 polygalacturonase that plays a key role in symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of endophytism in the Arabidopsis root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Thiergart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7227. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27479-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mode of Nutrition in Symbiotic and Saprotrophic Fungi in Forest Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchao Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Cheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-012021-114902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic genetic structure and copy‐number variation in the ubiquitous forest symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6536-6556. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.103506. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2020.103506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐species genetic variability drives carbon metabolism and symbiotic host interactions in the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2004-2020. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0224776. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal effector PaMiSSP10b alters polyamine biosynthesis in Eucalyptus root cells and promotes root colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong‐bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Dutra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (2), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Changes Concomitant with Vascular System Development in Mature Galls Induced by Root-Knot Nematodes in the Model Tree Host Populus tremula × P. alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Badalato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlZRT2 Encodes a ZIP Family Zn Transporter With Dual Localization in the Ectomycorrhizal Fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ameloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad‐specificity GH131 β‐glucanases are a hallmark of Fungi and Oomycetes that colonise plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic Analyses of Extensively Decayed Pinus contorta Reveal Expression of a Diverse Array of Lignocellulose-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (20), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01133-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio José Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnay Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic tool-kit of the truffle Tuber melanosporum programmed cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Zarivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Colafarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41420-017-0019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTRAQ and RNA-Seq Analyses Provide New Insights into Regulation Mechanism of Symbiotic Germination of Dendrobium officinale Seeds (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Si Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2174-2187. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa encodes small, effector-like secreted proteins that are highly induced during mutualistic symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengfu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritesh Mewalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongbin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00400-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and plant gene expression in the Tulasnella calospora-Serapias vomeracea symbiosis provides clues about nitrogen pathways in orchid mycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Chitarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Voyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth R Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreceptors in the dark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gerace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Hebeloma cylindrosporum undergoes early waves of transcriptional reprogramming prior to symbiotic structures differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hope Hundley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.1338 - 1354. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of the Populus trichocarpa–Rhizophagus irregularis Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Niehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (6), pp.1003-1017. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Tree Species and Soil Type Affect the Fungal Community Structure in a Boreal Peatland Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Terhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Tuovila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (9), pp.2632-2643. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03858-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources notes accepted 1 August 2015 - 31 September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Genomic Resources Development Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.377-377. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional guild classification predicts the enzymatic role of fungi in litter and soil biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer M. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henrissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabir G. Peay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.441-456. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of ABC proteins in mycorrhiza-forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0526-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of elevated carbon dioxide on the interaction between Eucalyptus grandis and diverse isolates of Pisolithus sp. is associated with a complex shift in the root transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Keniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista L Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (4), pp.1423-1436. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome sequence of Elaphomyces granulatus from sporocarp tissue reveals Ascomycota ectomycorrhizal fingerprints of genome expansion and a Proteobacteria-rich microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alisha Quandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedar N. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Sharpton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2952-2968. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Poplar-Laccaria bicolor Ectomycorrhiza Modifies Root Auxin Metabolism, Signaling, and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Pěnčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (1), pp.890-902. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.255620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene and jasmonic acid act as negative modulators during mutualistic symbiosis between Laccaria bicolor and Populus roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (1), pp.270-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wittulsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (22), pp.8299-8304. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding genomics of rnycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiles of [i]Heterobasidion annosum[/i] under abiotic stresses and during saprotrophic growth in bark, sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.1654-1667. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (20), pp.6316-6327. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine C. Cushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Analysis of the Impact of Culture Filtrates from the Biocontrol Agent, Phlebiopsis gigantea on the Conifer Pathogen, Heterobasidion annosum s.s. Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Mgbeahuruike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (3), pp.669 - 681. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0255-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization and metabolism is highly differentiated in Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrina Patyshakuliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1853 - 1869. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome of the free-living mycelium from the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr200895f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, genomic organization and expression analysis of hydrophobin genes in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kecia Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.199 - 209. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self/nonself recognition in Tuber melanosporum is not mediated by a heterokaryon incompatibility system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (2), pp.261 - 275. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AINTEGUMENTA LIKE1 Homeotic Transcription Factor PtAIL1 Controls the Formation of Adventitious Root Primordia in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan S. Y. S. Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene I. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Karlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.1996 - 2006. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.204453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of cell wall-related genes in Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Faccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-012-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual review of plant physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide inventory of metal homeostasis-related gene products including a functional phytochelatin synthase in the hypogeous mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gessica Marchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Sanita Di Toppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.573 - 584. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secreted effector protein of Laccaria bicolor is required for symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiv D. Kale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.1197-1203. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling of carbohydrate metabolism in the ectomycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.751 - 764. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03520.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perigord black truffle responds to cold temperature with an extensive reprogramming of its transcriptional activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.585 - 591. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphal and cytoskeleton polarization in Tuber melanosporum: A genomic and cellular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Amicucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.561 - 572. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis, genomic organization, and expression analysis of multi-copper oxidases in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kilaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (3), pp.736-750. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid metabolism in the ectomycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (4), pp.950-964. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02819.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of signal pathways in the ectomycorrhizal fungus Laccaria bicolor – evolution of nucleotide sequences and expression patterns in families of protein kinases and RAS small GTPases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Rajashekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Tunlid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (2), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an oligonucleotide microarray to characterise ectomycorrhizal fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (241), 11 p. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-9-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi have three tetraspanin families with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Marguerettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (63), pp.63. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.343-364. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02580.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02581.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.391-407. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene organization of the mating type regions in the ectomycorrhizal fungus Laccaria bicolor reveals distinct evolution between the two mating type loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mycorrhiza helper Pseudomonas fluorescens BBc6R8 has a specific priming effect on the growth, morphology and gene expression of the ectomycorrhizal fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.743-755. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the nitrogen starvation stress response in the mycorrhizal ascomycete Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (9), pp.630-641. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes differentially expressed in extraradical mycelium and ectomycorrhizal roots during Paxillus involutus-Betula pendula ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.1.382-391.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique structurale et fonctionnelle du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of multiple metallothioneins from hybrid poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar root transcriptome: analysis of 7000 expressed sequence tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 542, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal Symbiosis: From Genomics to Trans-Kingdom Molecular Communication and Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cross-talk in the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.273-296, 2022, Rhizosphere Biology, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9507-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1775 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press, New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7803-8. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7804-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mycorrhizal lifestyles - a genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.87-106, 2016, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118951446.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Transcriptome of Mycorrhizal Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mycorrhizal Symbiosis Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ecological genomics of fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.169-189, 2014, 9781118735893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Constructing a Mutualist: How the Molecular Blueprints of Mode! Symbiotic Fungi Are Changing Our Understanding of Mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertold Hock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mycota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, Springer, pp.97-117, 2012, Fungal Associations, 978-3-642-30826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBCAC68"/>
+    <w:nsid w:val="0B5C512A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annegret-kohler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9575-9567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161080588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annegret.kohler@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Shi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1502977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wojtalewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01137-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yu Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Tang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Mesny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Thiergart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pickel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27479-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchao Zeng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Dai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-012021-114902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Freitas Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lebel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong&#8208;bajracharya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Dutra Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16759" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02251" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Hori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Gaskell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sabat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Stewart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01133-18" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Zarivi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Poma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colafarina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bonfigli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-017-0019-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595729v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Si Liu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Mei Luo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00999" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568143v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengfu Yin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Mewalal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbin Hu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00400-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Chitarra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Voyron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth R Singan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14279" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gerace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proietto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Luca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.12.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608622v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Hundley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13670" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Terhonen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tuovila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03858-15" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Talbot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabir G. Peay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred O. Asiegbu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0526-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Plett" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khachane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Keniry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L Plett" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13103" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alisha Quandt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedar N. Hesse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Sharpton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12840" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268693v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouassou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundberg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00582" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12321" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV2LGXJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268296v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Mgbeahuruike" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick O. Asiegbu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0255-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT54J6GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrina Patyshakuliyeva" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-663" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268401v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecia Duffy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik J. Hoegger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.01.002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646860v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Solier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200895f" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268411v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.11.009" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RFW5N34-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268336v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schneider" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Faccio" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0374-6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650565v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruotolo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Marchini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Vurro" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sanita Di Toppi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.11.003" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM762LW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643838v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccaroli" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffalini" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saltarelli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polidori" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03520.x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644923v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.09.007" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644924v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Amicucci" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbieri" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Saltarelli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667828v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hoegger" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilaru" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02774.x" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666947v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;bel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02819.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662077v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Rajashekar" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johansson" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tunlid" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02860.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655506v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-241" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468177v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-63" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663429v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02525.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659650v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabella" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.04.001" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNK4NJK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672319v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680733v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676991v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988963v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch6" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268871v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00002-1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950207v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950080v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annegret-kohler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9575-9567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161080588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annegret.kohler@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Shi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1502977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wojtalewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01137-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yu Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Xing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Mesny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Thiergart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pickel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27479-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchao Zeng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Dai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-012021-114902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Freitas Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lebel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong&#8208;bajracharya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Dutra Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16759" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02251" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Hori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Gaskell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sabat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Stewart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01133-18" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Zarivi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Poma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colafarina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bonfigli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-017-0019-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Si Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Mei Luo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00999" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568143v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengfu Yin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Mewalal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbin Hu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00400-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Chitarra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Voyron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth R Singan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14279" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gerace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proietto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Luca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.12.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Hundley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13670" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Terhonen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tuovila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03858-15" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439021v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Talbot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabir G. Peay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred O. Asiegbu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0526-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Plett" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khachane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Keniry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L Plett" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13103" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269421v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alisha Quandt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedar N. Hesse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Sharpton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12840" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268693v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouassou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundberg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00582" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12321" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV2LGXJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Mgbeahuruike" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick O. Asiegbu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0255-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT54J6GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrina Patyshakuliyeva" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-663" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646860v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Solier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200895f" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268401v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecia Duffy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik J. Hoegger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.01.002" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268411v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.11.009" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RFW5N34-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268336v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schneider" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Faccio" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0374-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650565v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruotolo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Marchini" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Vurro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sanita Di Toppi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.11.003" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM762LW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643838v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccaroli" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffalini" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saltarelli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polidori" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03520.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644923v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.09.007" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644924v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Amicucci" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbieri" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Saltarelli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667828v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hoegger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilaru" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02774.x" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666947v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;bel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02819.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662077v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Rajashekar" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johansson" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tunlid" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02860.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655506v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-241" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468177v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-63" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663429v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02525.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659650v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabella" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.04.001" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNK4NJK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672319v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680733v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676991v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988963v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch6" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268871v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00002-1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950207v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950080v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>