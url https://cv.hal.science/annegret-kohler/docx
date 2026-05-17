--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annegret Kohler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret-kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9575-9567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161080588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birth date</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> March 6th 1966, Dudweiler/Saarbruecken Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> German</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marital status</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Tree-Microbes Interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecogenomics of Interactions Lab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Route d’Amance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Centre Grand Est-Nancy;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champenoux, 54280 France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office phone:+33 383394072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facsimile: +33 383394069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret.kohler@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on the biology of trees and the associated forest fungi and their role in forest ecosystems. I’m particularly interested in mycorrhizal symbiosis and in characterizing the molecular mechanisms established during development and functioning of this mutualistic interaction, as well as to understand the evolution of symbiotic fungi from saprotrophic ancestors.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a PhD in plant physiology and molecular biology at the University of Kaiserslautern/Germany in 1996. During my postdoctoral research I worked on Priming as a mechanism in induced systemic resistance in plants. In 2000 I joined the INRA group, first as a postdoctoral fellow, since 2006 as a permanent staff member. During the last 10 years I was involved in many genomic projects and in particular in charge of the transcriptomic analyses within these projects. I’ve published over 50 scientific papers related to transcriptomics, genomics and tree-microbe interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Training:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) PhD. Plant Biology1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Edinburgh (UK) DAAD exchange visit 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) M.S. Plant Biology, Biochemistry,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics and Biotechnology  1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) B.S. Biology1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Professional Experience:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-present Researcher (Ingénieur de recherche) at INRAE Centre Grand Est-Nancy, Tree-Microbes Interaction group (IAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsible for the IAM technical platform</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2006 Postdoctoral Research Associate at INRA Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 Postdoctoral Research Associate at CNRS-IBMP, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2000 Postdoctoral Research Associate in Molecular biology of plants, University of Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the N assimilation pathways in the mycelium of Laccaria bicolor and the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiaf194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, genetics, and ecology of the cosmopolitan ectomycorrhizal ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1502977. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1502977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus MYC2 orchestrates root transcriptional reprogramming of defence pathway to impair Laccaria bicolor ectomycorrhizal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lackus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (2), pp.658-674. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar SWEET1c glucose transporter plays a key role in the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (6), pp.2518-2535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes of the ectomycorrhizal fungus Pisolithus microcarpus alter root growth and promote host colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wojtalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1-2), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01137-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA hypomethylation of the host tree impairs interaction with mutualistic ectomycorrhizal fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vigneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (6), pp.2561-2577. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome and metabolome analysis reveals stage-specific metabolite accumulation during maturity of Chinese black truffle Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Mei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.108158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Transcriptomics Analysis of the Symbiotic Germination of D. officinale (Orchidaceae) With Emphasis on Plant Cell Wall Modification and Cell Wall-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongmei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.880600. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.880600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhiza‐induced mycocypins of Laccaria bicolor are potent protease inhibitors with nematotoxic and collembola antifeedant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerica Sabotič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridtjof Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.4607-4622. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaria Alallaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (12), pp.4046-4064. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a GH28 polygalacturonase that plays a key role in symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of endophytism in the Arabidopsis root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Thiergart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7227. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27479-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mode of Nutrition in Symbiotic and Saprotrophic Fungi in Forest Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchao Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Cheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-012021-114902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic genetic structure and copy‐number variation in the ubiquitous forest symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6536-6556. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.103506. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2020.103506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐species genetic variability drives carbon metabolism and symbiotic host interactions in the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2004-2020. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0224776. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal effector PaMiSSP10b alters polyamine biosynthesis in Eucalyptus root cells and promotes root colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong‐bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Dutra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (2), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Changes Concomitant with Vascular System Development in Mature Galls Induced by Root-Knot Nematodes in the Model Tree Host Populus tremula × P. alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Badalato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlZRT2 Encodes a ZIP Family Zn Transporter With Dual Localization in the Ectomycorrhizal Fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ameloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad‐specificity GH131 β‐glucanases are a hallmark of Fungi and Oomycetes that colonise plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic Analyses of Extensively Decayed Pinus contorta Reveal Expression of a Diverse Array of Lignocellulose-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (20), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01133-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio José Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnay Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic tool-kit of the truffle Tuber melanosporum programmed cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Zarivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Colafarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41420-017-0019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTRAQ and RNA-Seq Analyses Provide New Insights into Regulation Mechanism of Symbiotic Germination of Dendrobium officinale Seeds (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Si Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2174-2187. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa encodes small, effector-like secreted proteins that are highly induced during mutualistic symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengfu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritesh Mewalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongbin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00400-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and plant gene expression in the Tulasnella calospora-Serapias vomeracea symbiosis provides clues about nitrogen pathways in orchid mycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Chitarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Voyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth R Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreceptors in the dark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gerace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Hebeloma cylindrosporum undergoes early waves of transcriptional reprogramming prior to symbiotic structures differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hope Hundley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.1338 - 1354. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of the Populus trichocarpa–Rhizophagus irregularis Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Niehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (6), pp.1003-1017. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Tree Species and Soil Type Affect the Fungal Community Structure in a Boreal Peatland Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Terhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Tuovila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (9), pp.2632-2643. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03858-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources notes accepted 1 August 2015 - 31 September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Genomic Resources Development Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.377-377. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional guild classification predicts the enzymatic role of fungi in litter and soil biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer M. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henrissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabir G. Peay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.441-456. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of ABC proteins in mycorrhiza-forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0526-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of elevated carbon dioxide on the interaction between Eucalyptus grandis and diverse isolates of Pisolithus sp. is associated with a complex shift in the root transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Keniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista L Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (4), pp.1423-1436. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome sequence of Elaphomyces granulatus from sporocarp tissue reveals Ascomycota ectomycorrhizal fingerprints of genome expansion and a Proteobacteria-rich microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alisha Quandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedar N. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Sharpton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2952-2968. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Poplar-Laccaria bicolor Ectomycorrhiza Modifies Root Auxin Metabolism, Signaling, and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Pěnčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (1), pp.890-902. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.255620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene and jasmonic acid act as negative modulators during mutualistic symbiosis between Laccaria bicolor and Populus roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (1), pp.270-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wittulsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (22), pp.8299-8304. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding genomics of rnycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiles of [i]Heterobasidion annosum[/i] under abiotic stresses and during saprotrophic growth in bark, sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.1654-1667. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (20), pp.6316-6327. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine C. Cushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Analysis of the Impact of Culture Filtrates from the Biocontrol Agent, Phlebiopsis gigantea on the Conifer Pathogen, Heterobasidion annosum s.s. Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Mgbeahuruike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (3), pp.669 - 681. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0255-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization and metabolism is highly differentiated in Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrina Patyshakuliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1853 - 1869. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome of the free-living mycelium from the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr200895f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, genomic organization and expression analysis of hydrophobin genes in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kecia Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.199 - 209. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self/nonself recognition in Tuber melanosporum is not mediated by a heterokaryon incompatibility system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (2), pp.261 - 275. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AINTEGUMENTA LIKE1 Homeotic Transcription Factor PtAIL1 Controls the Formation of Adventitious Root Primordia in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan S. Y. S. Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene I. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Karlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.1996 - 2006. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.204453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of cell wall-related genes in Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Faccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-012-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual review of plant physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide inventory of metal homeostasis-related gene products including a functional phytochelatin synthase in the hypogeous mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gessica Marchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Sanita Di Toppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.573 - 584. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secreted effector protein of Laccaria bicolor is required for symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiv D. Kale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.1197-1203. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling of carbohydrate metabolism in the ectomycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.751 - 764. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03520.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perigord black truffle responds to cold temperature with an extensive reprogramming of its transcriptional activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.585 - 591. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphal and cytoskeleton polarization in Tuber melanosporum: A genomic and cellular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Amicucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.561 - 572. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis, genomic organization, and expression analysis of multi-copper oxidases in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kilaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (3), pp.736-750. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid metabolism in the ectomycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (4), pp.950-964. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02819.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of signal pathways in the ectomycorrhizal fungus Laccaria bicolor – evolution of nucleotide sequences and expression patterns in families of protein kinases and RAS small GTPases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Rajashekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Tunlid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (2), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an oligonucleotide microarray to characterise ectomycorrhizal fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (241), 11 p. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-9-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi have three tetraspanin families with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Marguerettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (63), pp.63. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.343-364. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02580.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02581.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.391-407. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene organization of the mating type regions in the ectomycorrhizal fungus Laccaria bicolor reveals distinct evolution between the two mating type loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mycorrhiza helper Pseudomonas fluorescens BBc6R8 has a specific priming effect on the growth, morphology and gene expression of the ectomycorrhizal fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.743-755. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the nitrogen starvation stress response in the mycorrhizal ascomycete Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (9), pp.630-641. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes differentially expressed in extraradical mycelium and ectomycorrhizal roots during Paxillus involutus-Betula pendula ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.1.382-391.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique structurale et fonctionnelle du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of multiple metallothioneins from hybrid poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar root transcriptome: analysis of 7000 expressed sequence tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 542, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal Symbiosis: From Genomics to Trans-Kingdom Molecular Communication and Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cross-talk in the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.273-296, 2022, Rhizosphere Biology, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9507-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1775 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press, New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7803-8. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7804-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mycorrhizal lifestyles - a genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.87-106, 2016, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118951446.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Transcriptome of Mycorrhizal Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mycorrhizal Symbiosis Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ecological genomics of fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.169-189, 2014, 9781118735893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Constructing a Mutualist: How the Molecular Blueprints of Mode! Symbiotic Fungi Are Changing Our Understanding of Mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertold Hock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mycota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, Springer, pp.97-117, 2012, Fungal Associations, 978-3-642-30826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annegret Kohler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret-kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9575-9567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161080588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=SfIO43cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birth date</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> March 6th 1966, Dudweiler/Saarbruecken Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> German</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marital status</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Department of Tree-Microbes Interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecogenomics of Interactions Lab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Route d’Amance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Centre Grand Est-Nancy;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champenoux, 54280 France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office phone:+33 383394072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facsimile: +33 383394069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annegret.kohler@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on the biology of trees and the associated forest fungi and their role in forest ecosystems. I’m particularly interested in mycorrhizal symbiosis and in characterizing the molecular mechanisms established during development and functioning of this mutualistic interaction, as well as to understand the evolution of symbiotic fungi from saprotrophic ancestors.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received a PhD in plant physiology and molecular biology at the University of Kaiserslautern/Germany in 1996. During my postdoctoral research I worked on Priming as a mechanism in induced systemic resistance in plants. In 2000 I joined the INRA group, first as a postdoctoral fellow, since 2006 as a permanent staff member. During the last 10 years I was involved in many genomic projects and in particular in charge of the transcriptomic analyses within these projects. I’ve published over 50 scientific papers related to transcriptomics, genomics and tree-microbe interactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Training:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) PhD. Plant Biology1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Edinburgh (UK) DAAD exchange visit 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) M.S. Plant Biology, Biochemistry,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics and Biotechnology  1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Kaiserslautern (Germany) B.S. Biology1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Professional Experience:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-present Researcher (Ingénieur de recherche) at INRAE Centre Grand Est-Nancy, Tree-Microbes Interaction group (IAM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsible for the IAM technical platform</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2006 Postdoctoral Research Associate at INRA Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 Postdoctoral Research Associate at CNRS-IBMP, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2000 Postdoctoral Research Associate in Molecular biology of plants, University of Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of water stress and host vitality in structuring root fungal communities in beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Walthert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Köchli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 517 (2), pp.1495-1515. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07940-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the N assimilation pathways in the mycelium of Laccaria bicolor and the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiaf194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, genetics, and ecology of the cosmopolitan ectomycorrhizal ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1502977. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1502977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus MYC2 orchestrates root transcriptional reprogramming of defence pathway to impair Laccaria bicolor ectomycorrhizal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lackus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (2), pp.658-674. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar SWEET1c glucose transporter plays a key role in the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (6), pp.2518-2535. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes of the ectomycorrhizal fungus Pisolithus microcarpus alter root growth and promote host colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wojtalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1-2), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-024-01137-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics gives new insights into the ectomycorrhizal degradation of chitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (2), pp.845-858. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation Underpinned by Unexpected Molecular Diversity in the Mycorrhizal Fungal Genus Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.msad045. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome and metabolome analysis reveals stage-specific metabolite accumulation during maturity of Chinese black truffle Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Mei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.108158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2023.108158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA hypomethylation of the host tree impairs interaction with mutualistic ectomycorrhizal fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vigneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238 (6), pp.2561-2577. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal symbiosis prepares its host locally and systemically for abiotic cue signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (6), pp.1784-1803. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Transcriptomics Analysis of the Symbiotic Germination of D. officinale (Orchidaceae) With Emphasis on Plant Cell Wall Modification and Cell Wall-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongmei Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.880600. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.880600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Fei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhiza‐induced mycocypins of Laccaria bicolor are potent protease inhibitors with nematotoxic and collembola antifeedant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerica Sabotič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridtjof Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.4607-4622. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of differential adventitious rooting competence in poplar genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Ranjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaria Alallaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (12), pp.4046-4064. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erac126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a GH28 polygalacturonase that plays a key role in symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (6), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Looney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of endophytism in the Arabidopsis root mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Mesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Thiergart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7227. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27479-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mode of Nutrition in Symbiotic and Saprotrophic Fungi in Forest Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchao Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Cheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-012021-114902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic genetic structure and copy‐number variation in the ubiquitous forest symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6536-6556. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert truffle genomes reveal their reproductive modes and new insights into plant–fungal interaction and ectendomycorrhizal lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués‐gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navarro‐ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.2917-2932. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.103506. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2020.103506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐species genetic variability drives carbon metabolism and symbiotic host interactions in the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2004-2020. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Vuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Morel-Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0224776. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal ecological strategies reflected in gene transcription ‐ a case study of two litter decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetisri Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Daum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.1089-1103. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal effector PaMiSSP10b alters polyamine biosynthesis in Eucalyptus root cells and promotes root colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wong‐bajracharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Dutra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (2), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Changes Concomitant with Vascular System Development in Mature Galls Induced by Root-Knot Nematodes in the Model Tree Host Populus tremula × P. alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Badalato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renyun Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.3909-3926. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlZRT2 Encodes a ZIP Family Zn Transporter With Dual Localization in the Ectomycorrhizal Fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ameloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad‐specificity GH131 β‐glucanases are a hallmark of Fungi and Oomycetes that colonise plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fumanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Venisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic Analyses of Extensively Decayed Pinus contorta Reveal Expression of a Diverse Array of Lignocellulose-Degrading Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Sabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (20), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01133-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio José Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnay Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Anasontzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic tool-kit of the truffle Tuber melanosporum programmed cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Zarivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Colafarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bonfigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41420-017-0019-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptional landscape of basidiosporogenesis in mature Pisolithus microcarpus basidiocarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira de Freitas Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Narvaes da Rocha Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Cardoso Anastacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Hermínio Brommonschenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3545-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, evolution and functional characterization of two Zn CDF-family transporters of the ectomycorrhizal fungus Suillus luteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Smisdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and expression levels of hydrophobins from eight mycorrhizal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lmalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTRAQ and RNA-Seq Analyses Provide New Insights into Regulation Mechanism of Symbiotic Germination of Dendrobium officinale Seeds (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Si Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.2174-2187. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa encodes small, effector-like secreted proteins that are highly induced during mutualistic symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengfu Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritesh Mewalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongbin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00400-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and plant gene expression in the Tulasnella calospora-Serapias vomeracea symbiosis provides clues about nitrogen pathways in orchid mycorrhizas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Chitarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Voyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth R Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoreceptors in the dark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gerace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Proietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (3), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SlZRT1 Gene Encodes a Plasma Membrane-Located ZIP (Zrt-, Irt-Like Protein) Transporter in the Ectomycorrhizal Fungus Suillus luteus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Thoonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Slenders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Arnauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.2320. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of the Populus trichocarpa–Rhizophagus irregularis Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Niehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (6), pp.1003-1017. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcx044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal basidiomycete Hebeloma cylindrosporum undergoes early waves of transcriptional reprogramming prior to symbiotic structures differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hope Hundley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Singan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.1338 - 1354. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Tree Species and Soil Type Affect the Fungal Community Structure in a Boreal Peatland Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Terhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Tuovila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (9), pp.2632-2643. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03858-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources notes accepted 1 August 2015 - 31 September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Genomic Resources Development Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.377-377. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics, proteomics and transcriptomics give new insight into the exoproteome of the basidiomycete Hebeloma cylindrosporum and its involvement in ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dieryckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208 (4), pp.1169-1187. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca van den Ackerveken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional guild classification predicts the enzymatic role of fungi in litter and soil biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer M. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henrissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabir G. Peay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.441-456. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of ABC proteins in mycorrhiza-forming fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0526-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of elevated carbon dioxide on the interaction between Eucalyptus grandis and diverse isolates of Pisolithus sp. is associated with a complex shift in the root transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Keniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista L Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206 (4), pp.1423-1436. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutualist Laccaria bicolor Expresses a Core Gene Regulon During the Colonization of Diverse Host Plants and a Variable Regulon to Counteract Host-Specific Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-14-0129-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome sequence of Elaphomyces granulatus from sporocarp tissue reveals Ascomycota ectomycorrhizal fingerprints of genome expansion and a Proteobacteria-rich microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alisha Quandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedar N. Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Sharpton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2952-2968. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Poplar-Laccaria bicolor Ectomycorrhiza Modifies Root Auxin Metabolism, Signaling, and Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Pěnčík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (1), pp.890-902. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.255620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene and jasmonic acid act as negative modulators during mutualistic symbiosis between Laccaria bicolor and Populus roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Khachane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ouassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202 (1), pp.270-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wittulsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (22), pp.8299-8304. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding genomics of rnycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Grigoriev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiles of [i]Heterobasidion annosum[/i] under abiotic stresses and during saprotrophic growth in bark, sapwood and heartwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.1654-1667. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dumarcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (20), pp.6316-6327. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02103-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine C. Cushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Analysis of the Impact of Culture Filtrates from the Biocontrol Agent, Phlebiopsis gigantea on the Conifer Pathogen, Heterobasidion annosum s.s. Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Mgbeahuruike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick O. Asiegbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (3), pp.669 - 681. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0255-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate utilization and metabolism is highly differentiated in Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandrina Patyshakuliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser microdissection and microarray analysis of Tuber melanosporum ectomycorrhizas reveal functional heterogeneity between mantle and Hartig net compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.1853 - 1869. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretome of the free-living mycelium from the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr200895f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, genomic organization and expression analysis of hydrophobin genes in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kecia Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.199 - 209. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self/nonself recognition in Tuber melanosporum is not mediated by a heterokaryon incompatibility system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (2), pp.261 - 275. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AINTEGUMENTA LIKE1 Homeotic Transcription Factor PtAIL1 Controls the Formation of Adventitious Root Primordia in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordan S. Y. S. Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene I. Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Karlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (4), pp.1996 - 2006. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.112.204453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of cell wall-related genes in Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Faccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (3), pp.165 - 177. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-012-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the arbuscular mycorrhizal fungus Glomus intraradices (DAOM 197198) reveals functional tradeoffs in an obligate symbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dozolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benabdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 196 (3), pp.755-769. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03948.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide inventory of metal homeostasis-related gene products including a functional phytochelatin synthase in the hypogeous mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gessica Marchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Vurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Sanita Di Toppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.573 - 584. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secreted effector protein of Laccaria bicolor is required for symbiosis development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiv D. Kale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.1197-1203. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2011.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide search and functional identification of transcription factors in the mycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Levati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bolchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.736 - 750. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual review of plant physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling of carbohydrate metabolism in the ectomycorrhizal fungus Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.751 - 764. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03520.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perigord black truffle responds to cold temperature with an extensive reprogramming of its transcriptional activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.585 - 591. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphal and cytoskeleton polarization in Tuber melanosporum: A genomic and cellular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Amicucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Saltarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.561 - 572. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Loth-Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA sequencing improved the structural annotation of the Tuber melanosporum transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (3), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ectomycorrhizal fungus Laccaria bicolor stimulates lateral root formation in poplar and arabidopsis through auxin transport and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh P. Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 151 (4), pp.1991-2005. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.147231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis, genomic organization, and expression analysis of multi-copper oxidases in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hoegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kilaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (3), pp.736-750. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid metabolism in the ectomycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Göbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (4), pp.950-964. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02819.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of signal pathways in the ectomycorrhizal fungus Laccaria bicolor – evolution of nucleotide sequences and expression patterns in families of protein kinases and RAS small GTPases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Rajashekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Tunlid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (2), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an oligonucleotide microarray to characterise ectomycorrhizal fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (241), 11 p. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-9-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi have three tetraspanin families with distinct functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Marguerettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (63), pp.63. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.343-364. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02580.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02581.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.391-407. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene organization of the mating type regions in the ectomycorrhizal fungus Laccaria bicolor reveals distinct evolution between the two mating type loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mycorrhiza helper Pseudomonas fluorescens BBc6R8 has a specific priming effect on the growth, morphology and gene expression of the ectomycorrhizal fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.743-755. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of the nitrogen starvation stress response in the mycorrhizal ascomycete Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (9), pp.630-641. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes differentially expressed in extraradical mycelium and ectomycorrhizal roots during Paxillus involutus-Betula pendula ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.1.382-391.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique structurale et fonctionnelle du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 247, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of multiple metallothioneins from hybrid poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar root transcriptome: analysis of 7000 expressed sequence tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 542, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal Symbiosis: From Genomics to Trans-Kingdom Molecular Communication and Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cross-talk in the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.273-296, 2022, Rhizosphere Biology, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9507-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of Fungal High Molecular Weight Genomic DNA from Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fauchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1775 (Chapter 3), </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press, New York, NY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 978-1-4939-7803-8. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7804-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mycorrhizal lifestyles - a genomic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.87-106, 2016, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118951446.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Transcriptome of Mycorrhizal Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mycorrhizal Symbiosis Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ecological genomics of fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.169-189, 2014, 9781118735893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Constructing a Mutualist: How the Molecular Blueprints of Mode! Symbiotic Fungi Are Changing Our Understanding of Mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertold Hock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mycota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, Springer, pp.97-117, 2012, Fungal Associations, 978-3-642-30826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId723"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B5C512A"/>
+    <w:nsid w:val="503162E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annegret-kohler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9575-9567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161080588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annegret.kohler@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyin Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Shi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1502977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wojtalewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01137-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yu Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Xing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Mesny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Thiergart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pickel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27479-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchao Zeng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Dai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-012021-114902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Freitas Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15752" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lebel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong&#8208;bajracharya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Dutra Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16759" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020406" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02251" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Hori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Gaskell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sabat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Stewart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01133-18" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Zarivi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesare" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Poma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colafarina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bonfigli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-017-0019-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Si Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Mei Luo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00999" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568143v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengfu Yin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Mewalal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbin Hu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00400-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Chitarra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Voyron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth R Singan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14279" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gerace" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proietto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Luca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.12.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Hundley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13670" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Terhonen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tuovila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03858-15" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439021v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Talbot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabir G. Peay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred O. Asiegbu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0526-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269035v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Plett" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khachane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Keniry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L Plett" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13103" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269421v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alisha Quandt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedar N. Hesse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Sharpton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12840" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268693v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouassou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundberg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00582" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12321" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV2LGXJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Mgbeahuruike" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick O. Asiegbu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0255-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT54J6GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrina Patyshakuliyeva" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-663" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646860v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Solier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200895f" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268401v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecia Duffy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik J. Hoegger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.01.002" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268411v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.11.009" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RFW5N34-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268336v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schneider" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Faccio" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0374-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650565v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruotolo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Marchini" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Vurro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sanita Di Toppi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.11.003" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM762LW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643838v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccaroli" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffalini" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saltarelli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polidori" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03520.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644923v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.09.007" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644924v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Amicucci" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbieri" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Saltarelli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667828v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hoegger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilaru" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02774.x" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666947v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;bel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02819.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662077v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Rajashekar" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johansson" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tunlid" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02860.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655506v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-241" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468177v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-63" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663429v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02525.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659650v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabella" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.04.001" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNK4NJK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672319v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680733v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676991v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988963v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch6" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268871v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00002-1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950207v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950080v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annegret-kohler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9575-9567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161080588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SfIO43cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annegret.kohler@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walthert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K&#246;chli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07940-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyin Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Shi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayong Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1502977" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20183" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wojtalewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Plett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01137-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Plett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Mei Xing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Yu Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2023.108158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Xing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.880600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Perrone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaria Alallaq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rigal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Mesny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Thiergart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pickel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27479-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchao Zeng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Dai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-012021-114902" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Freitas Pereira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15752" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navarro&#8208;r&#243;denas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17044" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lebel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15320" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetisri Baskaran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Daum" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14873" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990429v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong&#8208;bajracharya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Dutra Costa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16759" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020406" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coninx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Smisdom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Arnauts" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02251" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Hori" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Gaskell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cullen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sabat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Stewart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01133-18" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Zarivi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cesare" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Poma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colafarina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bonfigli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-017-0019-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Narvaes da Rocha Campos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Cardoso Anastacio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Herm&#237;nio Brommonschenkel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3545-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12551" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597869v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lmalem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shah" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Johansson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0758-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595729v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Si Liu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Mei Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00999" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengfu Yin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Mewalal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbin Hu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00400-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493087v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fochi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Chitarra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Voyron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth R Singan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14279" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568150v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gerace" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proietto" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Levati" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Luca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.12.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Thoonen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Slenders" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02320" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dore" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope Hundley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13670" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Terhonen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Tuovila" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Chen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03858-15" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630738v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Genomic Resources Development Consortium" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12482" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9PKDP2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258333v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13546" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Talbot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabir G. Peay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641380v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred O. Asiegbu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0526-7" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269035v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Plett" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khachane" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Keniry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L Plett" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13103" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269457v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-14-0129-FI" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269421v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alisha Quandt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedar N. Hesse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Sharpton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12840" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01591778v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales P&#283;n&#269;&#237;k" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Felten" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ljung" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.255620" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268693v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouassou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Sundberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268943v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00582" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268770v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12321" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV2LGXJP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268296v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Mgbeahuruike" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick O. Asiegbu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0255-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT54J6GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268453v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrina Patyshakuliyeva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baker" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-663" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268103v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12080" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88LJ9ZGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646860v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Solier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200895f" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268401v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecia Duffy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik J. Hoegger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.01.002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268411v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.11.009" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RFW5N34-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004111v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Rigal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordan S. Y. S. Yordanov" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene I. Perrone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Karlberg" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Tisserant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204453" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268336v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schneider" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Faccio" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0374-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267801v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benabdellah" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03948.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650565v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bolchi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruotolo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gessica Marchini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Vurro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Sanita Di Toppi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.11.003" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BM762LW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651071v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.033" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652250v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03525.x" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643838v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccaroli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffalini" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saltarelli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbieri" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polidori" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03520.x" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644923v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.09.007" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644924v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Amicucci" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbieri" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Saltarelli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.12.002" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645504v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03597.x" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667577v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh P. Bhalerao" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Palme" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.147231" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667828v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hoegger" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilaru" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02774.x" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666947v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;bel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02819.x" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662077v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Rajashekar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Johansson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Tunlid" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02860.x" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655506v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-241" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468177v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-63" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663429v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02525.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659650v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gabella" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2006.04.001" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNK4NJK8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679940v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.1.382-391.2005" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672319v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680733v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676991v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891732v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7804-5" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7804-5_3" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988963v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch6" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268871v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00002-1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950207v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950080v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>