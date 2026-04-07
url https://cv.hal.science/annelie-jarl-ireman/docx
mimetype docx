--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -674,178 +674,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Chase face à Loki : Rick Riordan en dialogue avec la mythologie nordique</w:t>
+                <w:t xml:space="preserve">[Éditorial] Préface – Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations, 6, [14 p.]</w:t>
+              <w:t xml:space="preserve">, 2024, Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations, 6, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966073v1</w:t>
+                <w:t xml:space="preserve">hal-04966188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Éditorial] Préface – Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations</w:t>
+                <w:t xml:space="preserve">Magnus Chase face à Loki : Rick Riordan en dialogue avec la mythologie nordique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations, 6, 5 p</w:t>
+              <w:t xml:space="preserve">, 2024, Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations, 6, [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966188v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;jultomte&amp;quot;, une figure mythique complexe et le symbole d’un Noël traditionnel suédois</w:t>
               </w:r>
@@ -2036,256 +2036,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rire pour ne pas pleurer : Étude du roman polyphonique &amp;quot;Le Voleur de Bible&amp;quot; de Göran Tunström</w:t>
+                <w:t xml:space="preserve">Editorial [Réceptions et rejets des modèles nordiques et Björn Larsson : le plus français des écrivains suédois]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nordiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268405v1</w:t>
+                <w:t xml:space="preserve">hal-04150540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Réceptions et rejets des modèles nordiques et Björn Larsson : le plus français des écrivains suédois]</w:t>
+                <w:t xml:space="preserve">Rire pour ne pas pleurer : Étude du roman polyphonique &amp;quot;Le Voleur de Bible&amp;quot; de Göran Tunström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'adaptation comique, 3, [10 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150540v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial [Egalité et parité en Suède : des rêves évanouis]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,64 +2496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial [Les langues nordiques à l'ère de la mondialisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2848,191 +2848,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Le multiculturalisme en Suède]</w:t>
+                <w:t xml:space="preserve">Lire et relire &amp;quot;Le merveilleux voyage de Nils Holgersson à travers la Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Blanc-Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22, pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2010, 23, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150555v1</w:t>
+                <w:t xml:space="preserve">hal-02274458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et relire &amp;quot;Le merveilleux voyage de Nils Holgersson à travers la Suède</w:t>
+                <w:t xml:space="preserve">Editorial [Le multiculturalisme en Suède]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc-Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23, pp.67-79</w:t>
+              <w:t xml:space="preserve">, 2010, 22, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274458v1</w:t>
+                <w:t xml:space="preserve">hal-04150555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le multiculturalisme en Suède, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,64 +3234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4531,247 +4531,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing the Literary Universe of the PAX Series: An Example of Reusing Scandinavian Folk Figures and Interactive Reading</w:t>
+                <w:t xml:space="preserve">Figures emblématiques, mythiques et légendaires dans les cultures contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malin Isaksson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe Congrès de l’APEN « Entre Scandinavie et Baltique orientale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de langues et civilisations de l’INALCO, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude d'ERLIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERLIS, Université de Caen Normandie, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011571v1</w:t>
+                <w:t xml:space="preserve">hal-04148862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures emblématiques, mythiques et légendaires dans les cultures contemporaines</w:t>
+                <w:t xml:space="preserve">Le jultomte, une fusion complexe de figures de noël et un symbole de valeurs traditionnelles suédoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude d'ERLIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERLIS, Université de Caen Normandie, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque de littérature comparé : La fabrique de Noël. Histoire d'un hold-up littéraire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manon Amandio; Hélène Dubail; Sébastien Wit, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148862v1</w:t>
+                <w:t xml:space="preserve">hal-04011559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jultomte, une fusion complexe de figures de noël et un symbole de valeurs traditionnelles suédoises</w:t>
+                <w:t xml:space="preserve">Constructing the Literary Universe of the PAX Series: An Example of Reusing Scandinavian Folk Figures and Interactive Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Jarl Ireman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Isaksson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de littérature comparé : La fabrique de Noël. Histoire d'un hold-up littéraire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manon Amandio; Hélène Dubail; Sébastien Wit, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IVe Congrès de l’APEN « Entre Scandinavie et Baltique orientale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de langues et civilisations de l’INALCO, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011559v1</w:t>
+                <w:t xml:space="preserve">hal-04011571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’errance de l’homme (post)moderne : La figure d’Ulysse dans L’Oratorio de Noël de Göran Tunström</w:t>
               </w:r>
@@ -8251,51 +8251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DA6C407"/>
+    <w:nsid w:val="87D2F5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8399,51 +8399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F957326F"/>
+    <w:nsid w:val="FD0D886F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="907CA9CC"/>
+    <w:nsid w:val="608A2BDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8695,51 +8695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01E82D48"/>
+    <w:nsid w:val="E8141DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8843,51 +8843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F67FF67"/>
+    <w:nsid w:val="16327A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8991,51 +8991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="461B542D"/>
+    <w:nsid w:val="394EA7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9139,51 +9139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="569646FB"/>
+    <w:nsid w:val="58EA0954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9287,51 +9287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1D0BC9AD"/>
+    <w:nsid w:val="688CEC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9539,51 +9539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04966073v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Isaksson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.583" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02872061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.1889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.5054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.4483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eydoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.5570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc-No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc-Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04845233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141151v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stockholmuniversitypress.se/site/chapters/e/10.16993/bad.q/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/bad.q" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02285540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.33763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kastevik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lundberg-Hahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Unenge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Guillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Nilsson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Froger-Olsson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Lindquist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#246;derberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Devieilhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stridsberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ringell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tapi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Smedberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/mrsh/hce/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04966073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04844894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Isaksson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02978459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03228995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.583" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02872061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.1889" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.5054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.4483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eydoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.5570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc-No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc-Noel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04845233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141151v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stockholmuniversitypress.se/site/chapters/e/10.16993/bad.q/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/bad.q" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02285540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.33763" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kastevik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Lundberg-Hahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Unenge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Guillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni Nilsson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Froger-Olsson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Lindquist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#246;derberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Devieilhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stridsberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ringell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tapi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Smedberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>