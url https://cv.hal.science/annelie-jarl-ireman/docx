--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -156,51 +156,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Membre de l'ERLIS (Equipe de Recherche sur les Littératures, les Imaginaires et les Sociétés - EA 4254);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">co-directrice de la thématique structurante I &amp;quot;Représentations et modèles culturels: circulations, échanges et traductions&amp;quot;;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">co-responsable du programme &amp;quot;Figures emblématiques, mythiques et légendaires dans les cultures contemporaines : récits du passé et réinterprétations&amp;quot;</w:t>
+        <w:t xml:space="preserve">co-responsable du programme &amp;quot;Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de lecture de la revue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nordiques</w:t>
       </w:r>
@@ -320,50 +320,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Traductrice littéraire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expert judiciaire de la Cour d'Appel de Caen en qualité de traducteur en langue suédoise de 2003 à 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Etudes et diplômes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2004 :	Doctorat de l’Université Paris IV - Sorbonne, mention très honorable avec les félicitations du jury2001 :	Diplôme d’Études Approfondies, Études Germaniques, Littératures et Civilisations, mention très bien	1990-1996 : 	Ämneslärarlinjen : Formation de cinq ans de suédois, de français et de pédagogie à l’Université de Linköping, Suède, pour être professeur des lycées- Deux années de français (langue, littérature, civilisation)- Une année de suédois (grammaire, linguistique, philologie)- Une année de littérature- Une année de pédagogie et trois stages professionnels dans des lycéesDiplômes : Professeur des lycées (Ämneslärarexamen) et Licenciée ès lettres1996 :	Un semestre à l’Université de Paris-Sorbonne (civilisation française, option littéraire).Diplôme d’Études de Civilisation Française, section universitaire semestrielle, option littéraire, mention bien1994 :	Un semestre à l’Université de Toulouse-Le-Mirail (langue et didactique des langues étrangères)1992 :	Un semestre à l’Université de Poitiers (langue et littérature françaises)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Domaines de recherche et d'enseignement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Littérature scandinave XIXe - XXIe</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -410,50 +426,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'histoire de l'art scandinave, XIXe - XXe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation de manifestations scientifiques:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2026 Atelier de recherche: « Représentations et expressions des Samis », ERLIS, Université de Caen Normandie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2025 Journée d'étude: « La réception des mythes nordiques », ERLIS, Université de Caen Normandie</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2025 Atelier de recherche : « Le Petit Chaperon rouge: personnage de conte et figure mythique », ERLIS, Université de Caen Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2023  Journée d’étude : « Quoi de neuf dans la Scandinavie médiévale ? Figures historiques et mythiques nordiques dans les cultures contemporaines » organisée par ERLIS en partenariat avec le festival Les Boréales et la bibliothèque Alexis de Tocqueville, Amphithéâtre de la BAT/Université de Caen Normandie.</w:t>
       </w:r>
     </w:p>
@@ -8251,51 +8291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87D2F5E8"/>
+    <w:nsid w:val="5273F240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8399,51 +8439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD0D886F"/>
+    <w:nsid w:val="00090A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="608A2BDF"/>
+    <w:nsid w:val="6B58942D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8695,51 +8735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E8141DE3"/>
+    <w:nsid w:val="EE6A1ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8843,51 +8883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="16327A03"/>
+    <w:nsid w:val="E9E5B551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8991,51 +9031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="394EA7BC"/>
+    <w:nsid w:val="60EA1A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9139,51 +9179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="58EA0954"/>
+    <w:nsid w:val="FACD2C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9287,51 +9327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="688CEC2B"/>
+    <w:nsid w:val="9CC6677D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>