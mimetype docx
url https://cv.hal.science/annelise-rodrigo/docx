--- v0 (2026-04-16)
+++ v1 (2026-05-24)
@@ -1508,234 +1508,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobs S. ou l'histoire d'un enfant aux différents statuts. Une étude des définitions anglo-canadiennes du réfugié pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">S'organiser pour négocier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrants, exilés, réfugiés : comment penser la mobilité en histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Flavia Frisone; Sandra Péré-Noguès; UFR Histoire, Arts et Archéologie de Toulouse-Jean Jaurès, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Négocier l'accueil. Migrants, réfugiés et sociétés d'accueil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut historique allemand, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529952v1</w:t>
+                <w:t xml:space="preserve">hal-02526904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du réfugié : le réseau associatif canadien et la catégorisation des migrants durant la Seconde Guerre mondiale. L’exemple des civils internés en Grande-Bretagne</w:t>
+                <w:t xml:space="preserve">Jacobs S. ou l'histoire d'un enfant aux différents statuts. Une étude des définitions anglo-canadiennes du réfugié pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Accueil, réinsertion et intégration des migrants juifs en France, au Canada, aux USA, en Angleterre et en Israël (1938-1970)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémorial de la Shoah; Fondation Casip-Cojasor, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Migrants, exilés, réfugiés : comment penser la mobilité en histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flavia Frisone; Sandra Péré-Noguès; UFR Histoire, Arts et Archéologie de Toulouse-Jean Jaurès, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529645v1</w:t>
+                <w:t xml:space="preserve">hal-02529952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'organiser pour négocier ?</w:t>
+                <w:t xml:space="preserve">La fabrique du réfugié : le réseau associatif canadien et la catégorisation des migrants durant la Seconde Guerre mondiale. L’exemple des civils internés en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négocier l'accueil. Migrants, réfugiés et sociétés d'accueil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut historique allemand, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque : Accueil, réinsertion et intégration des migrants juifs en France, au Canada, aux USA, en Angleterre et en Israël (1938-1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémorial de la Shoah; Fondation Casip-Cojasor, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526904v1</w:t>
+                <w:t xml:space="preserve">hal-02529645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montréal, ville de refuge pendant la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -1991,372 +1991,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Historiography of interned refugees in Canada during World War II</w:t>
+                <w:t xml:space="preserve">Réfugié.es, invité.es ou internés ? Le Canada, les associations canadiennes et la prise en charge de populations déplacées pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civilian Internment in Canada Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manitoba University, Jun 2015, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">Guerre et déplacements de populations. Regards croisés sur l’Europe aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Historique Allemand; Labex EHNE, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529660v1</w:t>
+                <w:t xml:space="preserve">hal-02528500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fragmentation de l’accueil : les associations canadiennes et l’arrivée de réfugiés juifs européens pendant la Deuxième Guerre mondiale</w:t>
+                <w:t xml:space="preserve">A Historiography of interned refugees in Canada during World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Fédération des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des études juives canadiennes, May 2015, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Civilian Internment in Canada Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manitoba University, Jun 2015, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529687v1</w:t>
+                <w:t xml:space="preserve">hal-02529660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugié.es, invité.es ou internés ? Le Canada, les associations canadiennes et la prise en charge de populations déplacées pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Une fragmentation de l’accueil : les associations canadiennes et l’arrivée de réfugiés juifs européens pendant la Deuxième Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerre et déplacements de populations. Regards croisés sur l’Europe aux XIXe et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Historique Allemand; Labex EHNE, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Fédération des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des études juives canadiennes, May 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528500v1</w:t>
+                <w:t xml:space="preserve">hal-02529687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre résistance(s) et négociation : l’accueil de réfugié.es au Canada pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Retisser la trame de la mémoire : la relation historien/témoin au travers de l’étude de l’immigration juive au Canada durant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir, politique et résistance. 67e Congrès de l'Institut d'Histoire de l'Amérique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Histoire de l'Amérique Française, Oct 2014, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Revisiter le Canada par la recherche doctorale : nouvelles thématiques, nouvelles sources, nouvelles méthodologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Études Canadiennes; Université de Poitiers, Mar 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529700v1</w:t>
+                <w:t xml:space="preserve">hal-02529917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la péninsule Ibérique au Canada : réseau et secours aux réfugiés juifs (1938-1944)</w:t>
+                <w:t xml:space="preserve">Entre résistance(s) et négociation : l’accueil de réfugié.es au Canada pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux et histoire des exils politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Opération Mobilité, Réseau et Migration du Labex SMS, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pouvoir, politique et résistance. 67e Congrès de l'Institut d'Histoire de l'Amérique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Histoire de l'Amérique Française, Oct 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529896v1</w:t>
+                <w:t xml:space="preserve">hal-02529700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvez-les ! : Le gouvernement canadien, les réfugié.es et leurs soutiens pendant la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -2405,96 +2405,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retisser la trame de la mémoire : la relation historien/témoin au travers de l’étude de l’immigration juive au Canada durant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">De la péninsule Ibérique au Canada : réseau et secours aux réfugiés juifs (1938-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter le Canada par la recherche doctorale : nouvelles thématiques, nouvelles sources, nouvelles méthodologies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Études Canadiennes; Université de Poitiers, Mar 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Réseaux et histoire des exils politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opération Mobilité, Réseau et Migration du Labex SMS, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529917v1</w:t>
+                <w:t xml:space="preserve">hal-02529896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2750,51 +2750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02523392v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.3.51864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02523392v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Rodrigo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lachenicht" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5573" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.3.51864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.5260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>