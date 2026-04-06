--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1089,191 +1089,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des nouvelles sur l’internet. L’interconnexion médiatique au service du pluralisme?</w:t>
+                <w:t xml:space="preserve">La circulation des nouvelles sur l'internet : l'interconnexion médiatique au service du pluralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01360532v1</w:t>
+                <w:t xml:space="preserve">hal-00924950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des nouvelles sur l'internet : l'interconnexion médiatique au service du pluralisme ?</w:t>
+                <w:t xml:space="preserve">La circulation des nouvelles sur l’internet. L’interconnexion médiatique au service du pluralisme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.64-76</w:t>
+              <w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924950v1</w:t>
+                <w:t xml:space="preserve">halshs-01360532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparité des modes de traitement journalistiques et des énonciations éditoriales sur le web.</w:t>
               </w:r>
@@ -5310,51 +5310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>