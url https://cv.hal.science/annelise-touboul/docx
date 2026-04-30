--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -4832,52 +4832,61 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.9467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -4898,151 +4907,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exister, exister en ligne : comment articuler nos formes de vie ? Une exploration des différences générationnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dessinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5052,51 +5061,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de l'information et médiation dans le domaine de la santé : nouvelles pratiques, nouvelles règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5105,65 +5114,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00535507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5310,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.9467" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>