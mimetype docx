--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -843,51 +843,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The News Image At Flux Between Permanence and Transformation - Introduction</w:t>
+                <w:t xml:space="preserve">L’image d’actualité. Entre continuités et transformations - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
@@ -901,75 +901,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01363798v1</w:t>
+                <w:t xml:space="preserve">halshs-01363797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image d’actualité. Entre continuités et transformations - Introduction</w:t>
+                <w:t xml:space="preserve">The News Image At Flux Between Permanence and Transformation - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
@@ -983,51 +983,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01363797v1</w:t>
+                <w:t xml:space="preserve">halshs-01363798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le datajournalism par ses acteurs, autodéfinition d’une pratique en émergence</w:t>
               </w:r>
@@ -1089,191 +1089,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des nouvelles sur l'internet : l'interconnexion médiatique au service du pluralisme ?</w:t>
+                <w:t xml:space="preserve">La circulation des nouvelles sur l’internet. L’interconnexion médiatique au service du pluralisme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.64-76</w:t>
+              <w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924950v1</w:t>
+                <w:t xml:space="preserve">halshs-01360532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des nouvelles sur l’internet. L’interconnexion médiatique au service du pluralisme?</w:t>
+                <w:t xml:space="preserve">La circulation des nouvelles sur l'internet : l'interconnexion médiatique au service du pluralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01360532v1</w:t>
+                <w:t xml:space="preserve">hal-00924950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparité des modes de traitement journalistiques et des énonciations éditoriales sur le web.</w:t>
               </w:r>
@@ -1521,304 +1521,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journalistes et publics, l'annonce d'un mariage de raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media, Culture and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 165, pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150010013037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537663v1</w:t>
+                <w:t xml:space="preserve">hal-00610839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Media, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601952v1</w:t>
+                <w:t xml:space="preserve">hal-00537663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalistes et publics, l'annonce d'un mariage de raison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 165, pp.19-30. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0336150010013037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610839v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours journalistique et parole ordinaire : analyse d'un rendez-vous manqué</w:t>
               </w:r>
@@ -3110,51 +3110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,243 +3894,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalisme et Internet : quinze ans de discours d'ajustement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Croissant</w:t>
+                <w:t xml:space="preserve">Appréhender le pluralisme de l'information sur le web français : le projet de recherche Ipri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATIÈRE ET ESPRIT DU JOURNAL Du Mercure galant à Twitter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pluralisme de l'information et Media diversity : un état des lieux international. Bruxelles : De Boeck, pp. 189-209.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp. 189-209, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805580v1</w:t>
+                <w:t xml:space="preserve">hal-00913149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender le pluralisme de l'information sur le web français : le projet de recherche Ipri</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+                <w:t xml:space="preserve">Journalisme et Internet : quinze ans de discours d'ajustement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Touboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS (Université Paris-Sorbonne). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluralisme de l'information et Media diversity : un état des lieux international. Bruxelles : De Boeck, pp. 189-209.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATIÈRE ET ESPRIT DU JOURNAL Du Mercure galant à Twitter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS (Université Paris-Sorbonne), pp.253-263, 2013, collection "Histoire de l'imprimé", 978-2-84050-881-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01.0189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00913149v1</w:t>
+                <w:t xml:space="preserve">hal-00805580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un site de média : entre filiation et nouveauté, comment relever le défi de la complexité de l'information en ligne ?</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.9467" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vercher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01.0189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;tu Jean-Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.9467" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00535507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>