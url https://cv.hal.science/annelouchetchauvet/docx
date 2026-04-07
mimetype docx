--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -295,594 +295,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-orbital backaction force in a rare-earth-doped crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-mediated ion-ion interaction in rare-earth-doped solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (30), pp.305501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/acce17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278427v2</w:t>
+                <w:t xml:space="preserve">hal-03956090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-mediated ion-ion interaction in rare-earth-doped solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">Piezo-orbital backaction force in a rare-earth-doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (30), pp.305501. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.054004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/acce17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956090v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to the sensitivity of a rare-earth-enabled cryogenic vibration sensor</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High rejection and frequency tunable optical filtering of RF signals using a rare earth ion-doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothaire Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Welinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/5.0081534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (20), pp.6901-6910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3170216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498923v1</w:t>
+                <w:t xml:space="preserve">hal-03795721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rejection and frequency tunable optical filtering of RF signals using a rare earth ion-doped crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+                <w:t xml:space="preserve">In vivo ultrasound modulated optical tomography with a persistent spectral hole burning filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Minh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Kalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3170216⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/boe.475449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795721v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo ultrasound modulated optical tomography with a persistent spectral hole burning filter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limits to the sensitivity of a rare-earth-enabled cryogenic vibration sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.024401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/boe.475449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/5.0081534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903719v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the 3F4 level lifetime in Tm3+: Y3Al5O12 by Eu3+ co-doping for signal processing application</w:t>
               </w:r>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1130,321 +1130,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
+                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Urmancheev</w:t>
+                <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gerasimov</w:t>
+                <w:t xml:space="preserve">L. Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minnegaliev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357636v1</w:t>
+                <w:t xml:space="preserve">hal-02329554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
+                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Car</w:t>
+                <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Veissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">K. Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minnegaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329554v1</w:t>
+                <w:t xml:space="preserve">hal-02357636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep and persistent spectral holes in thulium-doped yttrium orthosilicate for imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,51 +1556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (3), pp.034901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1634,51 +1634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured ultrasound-modulated optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,506 +1762,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium doped Tm:YAG ceramics and single crystals: Coherent and high resolution spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.09.056⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125272v1</w:t>
+                <w:t xml:space="preserve">hal-02125415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scandium doped Tm:YAG ceramics and single crystals: Coherent and high resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106653v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Ramaz</w:t>
+                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125415v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Optical Addressing of Nuclear Spins through Superhyperfine Interaction in Rare-Earth Doped Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2441,90 +2441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum memory in an orthogonal geometry of silenced echo retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2588,51 +2588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Spectrum Analyzer for Pulsed Signals: Ultra-Wide Instantaneous Bandwidth, High Sensitivity, and High Time-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,347 +2703,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical memory bandwidth and multiplexing capacity in the erbium telecommunication window</w:t>
+                <w:t xml:space="preserve">Optical measurement of heteronuclear cross-relaxation interactions in Tm:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
+                <w:t xml:space="preserve">Rose L Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Böttger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108574v1</w:t>
+                <w:t xml:space="preserve">hal-02108622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of heteronuclear cross-relaxation interactions in Tm:YAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical memory bandwidth and multiplexing capacity in the erbium telecommunication window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Thomas Böttger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (9), </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.023031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108622v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaced spin grating for optical wave filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3254,90 +3254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon echo with a few photons in two-level atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (9), pp.094003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3371,90 +3371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large efficiency at telecom wavelength for optical quantum memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (9), pp.2711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3488,64 +3488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux et dispositifs optiques pour le traitement de l'information quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,334 +3590,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reversal of light by linear dispersive filtering near atomic resonance</w:t>
+                <w:t xml:space="preserve">Time reversal of optically carried radiofrequency signals in the microsecond range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106724v1</w:t>
+                <w:t xml:space="preserve">hal-02106718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reversal of optically carried radiofrequency signals in the microsecond range</w:t>
+                <w:t xml:space="preserve">Time reversal of light by linear dispersive filtering near atomic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.063037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106718v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic passage with spin locking in Tm3+:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Christopher Tongning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (6), </w:t>
@@ -3949,425 +3949,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 absolute gravimeters based on different methods for the e-MASS project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revival of silenced echo and quantum memory for light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2099951⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.093031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/9/093031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03732828v1</w:t>
+                <w:t xml:space="preserve">hal-02106702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of silenced echo and quantum memory for light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of transverse motion within an atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Damon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (9), pp.093031. </w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.5025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/9/093031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106702v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of transverse motion within an atomic gravimeter</w:t>
+                <w:t xml:space="preserve">Comparison of 3 absolute gravimeters based on different methods for the e-MASS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Farah</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Clairon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.5025. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (7), pp.2527 - 2532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2099951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784966v1</w:t>
+                <w:t xml:space="preserve">hal-03732828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman adiabatic passage in Tm3+:YAG</w:t>
               </w:r>
@@ -4392,64 +4392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Llauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.564207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Montjovet-Basset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.522789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Ulrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet Chauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3170216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab88d9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.09.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H7RXBKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078638v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil S. Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de S&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74BPRLZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Llauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.564207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Montjovet-Basset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.522789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Ulrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3170216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab88d9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H7RXBKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078638v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil S. Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de S&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74BPRLZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>