--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1130,291 +1130,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
+                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Car</w:t>
+                <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Veissier</w:t>
+                <w:t xml:space="preserve">K. Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minnegaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329554v1</w:t>
+                <w:t xml:space="preserve">hal-02357636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
+                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Urmancheev</w:t>
+                <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gerasimov</w:t>
+                <w:t xml:space="preserve">L. Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minnegaliev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357636v1</w:t>
+                <w:t xml:space="preserve">hal-02329554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep and persistent spectral holes in thulium-doped yttrium orthosilicate for imaging applications</w:t>
               </w:r>
@@ -1762,493 +1762,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scandium doped Tm:YAG ceramics and single crystals: Coherent and high resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125415v1</w:t>
+                <w:t xml:space="preserve">hal-02125272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium doped Tm:YAG ceramics and single crystals: Coherent and high resolution spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2017.09.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02125272v1</w:t>
+                <w:t xml:space="preserve">hal-02106653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (6), pp.1260. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106653v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Optical Addressing of Nuclear Spins through Superhyperfine Interaction in Rare-Earth Doped Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,90 +2441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum memory in an orthogonal geometry of silenced echo retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2588,51 +2588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Spectrum Analyzer for Pulsed Signals: Ultra-Wide Instantaneous Bandwidth, High Sensitivity, and High Time-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Llauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.564207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Montjovet-Basset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.522789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Ulrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3170216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab88d9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.09.056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H7RXBKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078638v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil S. Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de S&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74BPRLZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Llauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.564207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Montjovet-Basset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.522789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Ulrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3170216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab88d9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.09.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H7RXBKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078638v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil S. Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de S&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74BPRLZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>