--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1130,421 +1130,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep and persistent spectral holes in thulium-doped yttrium orthosilicate for imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Urmancheev</w:t>
+                <w:t xml:space="preserve">Benjamin Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gerasimov</w:t>
+                <w:t xml:space="preserve">Lucile Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minnegaliev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357636v1</w:t>
+                <w:t xml:space="preserve">hal-02074184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
+                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Car</w:t>
+                <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Veissier</w:t>
+                <w:t xml:space="preserve">K. Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minnegaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329554v1</w:t>
+                <w:t xml:space="preserve">hal-02357636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep and persistent spectral holes in thulium-doped yttrium orthosilicate for imaging applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Car</w:t>
+                <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Veissier</w:t>
+                <w:t xml:space="preserve">L. Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ramaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (11), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074184v1</w:t>
+                <w:t xml:space="preserve">hal-02329554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezospectroscopic measurement of high-frequency vibrations in a pulse-tube cryostat</w:t>
               </w:r>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
@@ -2165,90 +2165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Optical Addressing of Nuclear Spins through Superhyperfine Interaction in Rare-Earth Doped Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,90 +2441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum memory in an orthogonal geometry of silenced echo retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2703,347 +2703,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of heteronuclear cross-relaxation interactions in Tm:YAG</w:t>
+                <w:t xml:space="preserve">Optical memory bandwidth and multiplexing capacity in the erbium telecommunication window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose L Ahlefeldt</w:t>
+                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">Thomas Böttger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094305⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.023031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108622v1</w:t>
+                <w:t xml:space="preserve">hal-02108574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical memory bandwidth and multiplexing capacity in the erbium telecommunication window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical measurement of heteronuclear cross-relaxation interactions in Tm:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose L Ahlefeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
+                <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Böttger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.023031. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/2/023031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108574v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaced spin grating for optical wave filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,408 +3101,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
+                <w:t xml:space="preserve">Photon echo with a few photons in two-level atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Bonarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (9), pp.094003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106999v1</w:t>
+                <w:t xml:space="preserve">hal-02106954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon echo with a few photons in two-level atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Large efficiency at telecom wavelength for optical quantum memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094003⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (9), pp.2711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.002711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106954v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large efficiency at telecom wavelength for optical quantum memories</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (9), pp.2711. </w:t>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.002711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106961v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux et dispositifs optiques pour le traitement de l'information quantique</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3717,64 +3717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal of light by linear dispersive filtering near atomic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic passage with spin locking in Tm3+:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Christopher Tongning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (6), </w:t>
@@ -3968,90 +3968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of silenced echo and quantum memory for light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (9), pp.093031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4098,64 +4098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of transverse motion within an atomic gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,64 +4232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3 absolute gravimeters based on different methods for the e-MASS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,64 +4392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5066,51 +5066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Llauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.564207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Montjovet-Basset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.522789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Ulrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3170216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab88d9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.09.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H7RXBKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078638v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil S. Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de S&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74BPRLZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Llauze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.564207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Montjovet-Basset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.522789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Ulrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Welinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3170216" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab88d9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.09.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H7RXBKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078638v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil S. Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de S&#232;ze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74BPRLZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>