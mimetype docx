--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne MASSONI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire médiévale - Université de LimogesSpécialiste des institutions canoniales médiévales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annemassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1690-9804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061504394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">89829857</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066692493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François Boespflug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Du musée au terrain : le numérique au service des arts. Entretiens, 2023 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aumônerie de l’abbaye Saint-Martial de Limoges au XIe siècle et sa production documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fouiller le Moyen Âge. Miscellanées offertes à Philippe Racinet, Professeur d’histoire et d’archéologie médiévales à l’Université de Picardie Jules Verne (Amiens), 37, pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites territoriales en Limousin, de l’Antiquité au Moyen Âge : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Managment of a Geo-historical Information System for an Interdisciplinary and Contributory Web Atlas : The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2020.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils de recherche et d’analyse spatiale des collégiales et monastères en France médiévale. Bilan du programme ̋Col&amp;Mon ̋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, t. 31 (t. 92), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.5.124721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction des chartes de l’évêque Itier (1062) et de l’évêque Pierre (1110-1105)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Connaissance et Sauvegarde de Saint-Léonard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clercs limousins en Bretagne ou des clercs bretons en Limousin au début du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126-2, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.4521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux [816-1563])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1-2), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulle, l’un des seize diocèses créés par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Du diocèse de Tulle au « diocèse corrézien » (1317-2017), Actes du colloque de Brive, 6-7 avril 2018, 50, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du diocèse de Tulle par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche historique et l'exploitation des fonds d'archives : la plus-value d'une société savante, Archives en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les mutations du métier d'archiviste et de son environnement. Actes du 11e colloque national des archivistes communaux et intercommunaux, 2-4 juin 2015 (Limoges), 244, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2016.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines et chapitres séculiers dans la France médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (nouvelle série 27), pp.348-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial de Saint-Junien à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chercheur d'or : publication de la Société des vieilles pierres pour la promotion du patrimoine du Pays de Saint-Junien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Junien, autour de sa collégiale, 8, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fondation du chapitre de Saint-Astier et les débuts de la collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Historique et Archéologique du Périgord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CXLII, pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Germain-l'Auxerrois de Paris à la fin du Moyen Âge, genèse d'une paroisse royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141e année, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial Saint-Étienne d'Eymoutiers du Moyen Âge à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bulletin de la Société archéologique et historique du Limousin, t. CXLI, p. 5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale et le chapitre Saint-Martin de Brive de leurs origines à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société scientifique, historique et archéologique de la Corrèze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, t. 134, p. 105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection et collégialité : la pratique élective au sein du chapitre de Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamics of the yeast proteome by means of 2-DE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.4674-4685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (last update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence requirements for NΑ-terminal acetylation of yeast proteins by NatA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 ((7)), pp.513-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (update 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Guieysse-Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (00), pp.1117-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument de travail pour la communauté scientifique : le répertoire des collégiales séculières de France à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3-4 (102), pp.915-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCF-dependent degradation of Aah1p requires its interaction with the F-box protein Saf1p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Escusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dautant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 ((28)), pp.20097-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre obéissance et résistance : la délicate position du clergé canonial face à la centralisation pontificale et royale en France du XIIIe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Temporalités, Cahiers du CERHILIM, 2, p. 39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu de bonne mémoire : piété et notoriété chez les Parisiens de Saint-Germain l'Auxerrois au XVe siècle et au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Temporalités, Cahiers du CERHILIM, 1, p. 13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confrérie Saint-Nicolas des Clercs de la paroisse Saint-Vast de Toul aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">études touloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dédicaces multiples des églises collégiales en France au Moyen Âge et jusqu'au Concile de Trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour céleste : la commémoration collective des saints au Moyen Âge et à l'époque moderne.Colloque de Villetaneuse et de Paris (Université Paris 13, Sorbonne Paris Cité, E.H.E.S.S., 31 mai-2 juin 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villetaneuse-Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vita apostolica, modèle de vie religieuse dans les communautés de chanoines séculiers (XIIe -XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Âge. Actes du XLVe Congrès de la SHMESP, Nancy-Metz, 22-25 mai 2014, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France. pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales royales, ducales et comtales : des institutions de fonctionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et État, Église ou État ? Les clercs et la genèse de l'État, colloque international organisé par SAS et l'université d'Orléans en l'honneur d'Hélène Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAS; Université d'Orléans, Jun 2011, Bourges, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé séculier dans les grands dictionnaires catholiques (achevés) du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II. Autour du Dictionnaire de théologie catholique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvio HERMANN DE FRANCESCHI, 2013, Limoges, France. p. 205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre de Saint-Yrieix : une dépendance martinienne en terre limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres séculiers et production artistique au XIIe siècle. Vie canonale, art et musique à Saint-Yrieix. Colloque Limoges - Saint-Yrieix - Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude ANDRAULT-SCHMITT et Philippe DEPREUX, Jun 2009, Limoges - Saint-Yrieix - Poitiers, France. pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes de l'ombre dans l'action pontificale entre le Limousin et Avignon au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'ombre. Artisans du pouvoir et arbitres des rapports sociaux (VIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France. pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales parisiennes, « filles de l'évêque » et « filles du chapitre » de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, 1163-2013. Actes du colloque international aux Bernardins de Paris, 12-15 décembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation d’un espace religieux : l’implantation des collégiales dans le diocèse de Limoges pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’espace médiéval, cadres de vie laïques et religieux. Colloque en hommage à Bernadette Barrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Cantié, Sep 2016, Aubazine, France. p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression monumentale du pouvoir en question : l'exemple de la collégiale de Saint-Junien entre chanoines et évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur La monumentalité politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Jérôme Grévy, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Massoni, 2007, Limoges, France. pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Le Bourgeois, A. Massoni, P. Montaubin 2009, Beauvais, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales limousines au Moyen Âge, enjeux de pouvoir entre l'Église et le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Limoges, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs en France à la fin du Moyen Âge : contraintes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs : hiérarchie ecclésiastique, pensée ecclésiale et liens personnels au Moyen Âge - Les translations épiscopales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Mar 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chanoines ont-ils été compositeurs ? La place de la création musicale dans les cathédrales et collégiales de France du Nord et de Belgique du XIVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: "Poètes et artistes : la figure du créateur en Europe au Moyen Age et à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des lettres et sciences humaines de Limoges, Sep 2004, Limoges, France. pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une collégiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-Séminaire Les collégiales dans le Midi de la France au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiale et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge. Actes de l’atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique : Mutations et conversions de statuts IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 363 p., 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croix de Crozant. Un exceptionnel et énigmatique ensemble. Actes du colloque des 10 et 11 septembre 2022 à Eguzon-Chantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Asphared. Points d'Aencrage, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, Paris, Éditions de la Sorbonne, 2022 (Histoire ancienne et médiévale, 185)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Histoire ancienne et médiévale (185), 2022, 979-10-351-0820-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Israël, chanoine du Dorat en l'an mil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN, P. RACINET (dir.), Histoire médiévale & archéologie, vol. 33, Guéret, Cahiers du Cahmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Racinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe-XIIIe siècle). Cultes, pouvoirs, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip; Jean-Luc Fray; Anne Massoni. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du CAHMER. Publications du CAHMER, 2010, Les collégiales et la ville dans la province ecclésiastique de Reims. Actes du colloque organisé à Beauvais en l'honneur d'Hélène Millet, 3-5 juillet 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM, Limoges, pp.685, 2009, Histoire. Lieux, 978-2-84287-480-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base des collégiales séculières de France (810-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Deflou-Leca; A. Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique. Mutations, conversions de statuts (IXe-XIIe siècle), Actes du colloque de Saint-Étienne 27-29 février 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confraternités entre chapitres séculiers et communautés régulières (diocèse de Limoges, Xe-XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine de Cévins, Caroline Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.41-53, 2023, 978-2-7535-9361-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire-rouleau de l’aumônerie de Saint-Martial de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des cartulaires-rouleaux français antérieurs au XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Tome II, Établissements réguliers des provinces de Bordeaux, Bourges et Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, N. Deflou-Leca, A. Massoni (dir.), Paris, Editions Sorbonne, 2022, p. 5-17 (Histoire ancienne et médiévale, 185)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une refondation de l’évêque d’Auvergne Étienne II en Lembron et l’implantation des clunisiens en Auvergne à Sauxillanges : un dossier documentaire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni; Noëlle Deflou-Leca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale (Actes du colloque de Grenoble du 10 au 12 mai 2017 de l’ANR COLéMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2022, Histoire ancienne et médiévale, 979-10-351-0820-5. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.113532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines séculiers de la France méridionale et transgression de la norme canonique au Moyen Âge central : autour du célibat ecclésiastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études historiques de Fanjeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conformisme et transgression dans l’Église méridionale (XIIe –XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.65-84, 2022, 9782956897231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se ‘chanoiniser’ dans la France méridionale du XIIe siècle. Donati, conversi et confratres dans l’entourage des chapitres cathédraux séculiers d’Agde et de Dax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne MASSONI, Maria Amélia CAMPOS (dir.). La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat. Être chanoine en l’an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.303-310, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN (dir.), Histoire médiévale &amp; archéologie, vol. 33, Guéret, Cahiers du Cahmer, 2019, p. 9-12.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du chapitre Saint-Pierre du Dorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat : être chanoine en l'an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.187-204, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cardinal Pierre de Mortemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Angheben, Pierre Martin, Eric Sparhubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-67, 2018, Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales aux temps féodaux entre aspiration à la régularité et fidélité à la sécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno PHALIP, Jean-Luc FRAY, Anne MASSONI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, pp.149-159, 2016, Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la papauté d'Avignon : quel impact sur la mobilité des clercs limousins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chanaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.415-430, 2015, Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des chanoines à l'encadrement religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine De Cévins, Jean-Michel Matz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.85-94, 2010, Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), 978-2-7535-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolabeling for two-dimensional gel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monribot-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Posch, A., Ed.), Humana Press, Totowa, NJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology Sample preparation for 2-D PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, x, pp.125-135, 2008, Vol 424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiales et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge Actes de l'atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVPM, pp.267-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne MASSONI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire médiévale - Université de LimogesSpécialiste des institutions canoniales médiévales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annemassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1690-9804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061504394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">89829857</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066692493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François Boespflug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Du musée au terrain : le numérique au service des arts. Entretiens, 2023 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aumônerie de l’abbaye Saint-Martial de Limoges au XIe siècle et sa production documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fouiller le Moyen Âge. Miscellanées offertes à Philippe Racinet, Professeur d’histoire et d’archéologie médiévales à l’Université de Picardie Jules Verne (Amiens), 37, pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites territoriales en Limousin, de l’Antiquité au Moyen Âge : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Managment of a Geo-historical Information System for an Interdisciplinary and Contributory Web Atlas : The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2020.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils de recherche et d’analyse spatiale des collégiales et monastères en France médiévale. Bilan du programme ̋Col&amp;Mon ̋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, t. 31 (t. 92), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.5.124721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction des chartes de l’évêque Itier (1062) et de l’évêque Pierre (1110-1105)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Connaissance et Sauvegarde de Saint-Léonard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clercs limousins en Bretagne ou des clercs bretons en Limousin au début du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126-2, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.4521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux [816-1563])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1-2), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulle, l’un des seize diocèses créés par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Du diocèse de Tulle au « diocèse corrézien » (1317-2017), Actes du colloque de Brive, 6-7 avril 2018, 50, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du diocèse de Tulle par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche historique et l'exploitation des fonds d'archives : la plus-value d'une société savante, Archives en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les mutations du métier d'archiviste et de son environnement. Actes du 11e colloque national des archivistes communaux et intercommunaux, 2-4 juin 2015 (Limoges), 244, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2016.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines et chapitres séculiers dans la France médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (nouvelle série 27), pp.348-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial de Saint-Junien à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chercheur d'or : publication de la Société des vieilles pierres pour la promotion du patrimoine du Pays de Saint-Junien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Junien, autour de sa collégiale, 8, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fondation du chapitre de Saint-Astier et les débuts de la collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Historique et Archéologique du Périgord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CXLII, pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Germain-l'Auxerrois de Paris à la fin du Moyen Âge, genèse d'une paroisse royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141e année, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial Saint-Étienne d'Eymoutiers du Moyen Âge à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bulletin de la Société archéologique et historique du Limousin, t. CXLI, p. 5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale et le chapitre Saint-Martin de Brive de leurs origines à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société scientifique, historique et archéologique de la Corrèze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, t. 134, p. 105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection et collégialité : la pratique élective au sein du chapitre de Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamics of the yeast proteome by means of 2-DE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.4674-4685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (last update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence requirements for NΑ-terminal acetylation of yeast proteins by NatA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 ((7)), pp.513-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument de travail pour la communauté scientifique : le répertoire des collégiales séculières de France à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3-4 (102), pp.915-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (update 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Guieysse-Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (00), pp.1117-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCF-dependent degradation of Aah1p requires its interaction with the F-box protein Saf1p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Escusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dautant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 ((28)), pp.20097-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre obéissance et résistance : la délicate position du clergé canonial face à la centralisation pontificale et royale en France du XIIIe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Temporalités, Cahiers du CERHILIM, 2, p. 39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu de bonne mémoire : piété et notoriété chez les Parisiens de Saint-Germain l'Auxerrois au XVe siècle et au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Temporalités, Cahiers du CERHILIM, 1, p. 13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confrérie Saint-Nicolas des Clercs de la paroisse Saint-Vast de Toul aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">études touloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dédicaces multiples des églises collégiales en France au Moyen Âge et jusqu'au Concile de Trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour céleste : la commémoration collective des saints au Moyen Âge et à l'époque moderne.Colloque de Villetaneuse et de Paris (Université Paris 13, Sorbonne Paris Cité, E.H.E.S.S., 31 mai-2 juin 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villetaneuse-Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vita apostolica, modèle de vie religieuse dans les communautés de chanoines séculiers (XIIe -XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Âge. Actes du XLVe Congrès de la SHMESP, Nancy-Metz, 22-25 mai 2014, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France. pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales royales, ducales et comtales : des institutions de fonctionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et État, Église ou État ? Les clercs et la genèse de l'État, colloque international organisé par SAS et l'université d'Orléans en l'honneur d'Hélène Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAS; Université d'Orléans, Jun 2011, Bourges, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé séculier dans les grands dictionnaires catholiques (achevés) du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II. Autour du Dictionnaire de théologie catholique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvio HERMANN DE FRANCESCHI, 2013, Limoges, France. p. 205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre de Saint-Yrieix : une dépendance martinienne en terre limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres séculiers et production artistique au XIIe siècle. Vie canonale, art et musique à Saint-Yrieix. Colloque Limoges - Saint-Yrieix - Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude ANDRAULT-SCHMITT et Philippe DEPREUX, Jun 2009, Limoges - Saint-Yrieix - Poitiers, France. pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes de l'ombre dans l'action pontificale entre le Limousin et Avignon au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'ombre. Artisans du pouvoir et arbitres des rapports sociaux (VIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France. pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales parisiennes, « filles de l'évêque » et « filles du chapitre » de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, 1163-2013. Actes du colloque international aux Bernardins de Paris, 12-15 décembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation d’un espace religieux : l’implantation des collégiales dans le diocèse de Limoges pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’espace médiéval, cadres de vie laïques et religieux. Colloque en hommage à Bernadette Barrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Cantié, Sep 2016, Aubazine, France. p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression monumentale du pouvoir en question : l'exemple de la collégiale de Saint-Junien entre chanoines et évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur La monumentalité politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Jérôme Grévy, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Massoni, 2007, Limoges, France. pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Le Bourgeois, A. Massoni, P. Montaubin 2009, Beauvais, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales limousines au Moyen Âge, enjeux de pouvoir entre l'Église et le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Limoges, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs en France à la fin du Moyen Âge : contraintes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs : hiérarchie ecclésiastique, pensée ecclésiale et liens personnels au Moyen Âge - Les translations épiscopales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Mar 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chanoines ont-ils été compositeurs ? La place de la création musicale dans les cathédrales et collégiales de France du Nord et de Belgique du XIVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: "Poètes et artistes : la figure du créateur en Europe au Moyen Age et à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des lettres et sciences humaines de Limoges, Sep 2004, Limoges, France. pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une collégiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-Séminaire Les collégiales dans le Midi de la France au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiale et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge. Actes de l’atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique : Mutations et conversions de statuts IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 363 p., 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croix de Crozant. Un exceptionnel et énigmatique ensemble. Actes du colloque des 10 et 11 septembre 2022 à Eguzon-Chantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Asphared. Points d'Aencrage, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, Paris, Éditions de la Sorbonne, 2022 (Histoire ancienne et médiévale, 185)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Histoire ancienne et médiévale (185), 2022, 979-10-351-0820-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Israël, chanoine du Dorat en l'an mil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN, P. RACINET (dir.), Histoire médiévale & archéologie, vol. 33, Guéret, Cahiers du Cahmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Racinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe-XIIIe siècle). Cultes, pouvoirs, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip; Jean-Luc Fray; Anne Massoni. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du CAHMER. Publications du CAHMER, 2010, Les collégiales et la ville dans la province ecclésiastique de Reims. Actes du colloque organisé à Beauvais en l'honneur d'Hélène Millet, 3-5 juillet 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM, Limoges, pp.685, 2009, Histoire. Lieux, 978-2-84287-480-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base des collégiales séculières de France (810-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Deflou-Leca; A. Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique. Mutations, conversions de statuts (IXe-XIIe siècle), Actes du colloque de Saint-Étienne 27-29 février 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confraternités entre chapitres séculiers et communautés régulières (diocèse de Limoges, Xe-XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine de Cévins, Caroline Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.41-53, 2023, 978-2-7535-9361-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire-rouleau de l’aumônerie de Saint-Martial de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des cartulaires-rouleaux français antérieurs au XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Tome II, Établissements réguliers des provinces de Bordeaux, Bourges et Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une refondation de l’évêque d’Auvergne Étienne II en Lembron et l’implantation des clunisiens en Auvergne à Sauxillanges : un dossier documentaire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni; Noëlle Deflou-Leca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale (Actes du colloque de Grenoble du 10 au 12 mai 2017 de l’ANR COLéMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2022, Histoire ancienne et médiévale, 979-10-351-0820-5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.113532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, N. Deflou-Leca, A. Massoni (dir.), Paris, Editions Sorbonne, 2022, p. 5-17 (Histoire ancienne et médiévale, 185)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines séculiers de la France méridionale et transgression de la norme canonique au Moyen Âge central : autour du célibat ecclésiastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études historiques de Fanjeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conformisme et transgression dans l’Église méridionale (XIIe –XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.65-84, 2022, 9782956897231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se ‘chanoiniser’ dans la France méridionale du XIIe siècle. Donati, conversi et confratres dans l’entourage des chapitres cathédraux séculiers d’Agde et de Dax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne MASSONI, Maria Amélia CAMPOS (dir.). La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat. Être chanoine en l’an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.303-310, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN (dir.), Histoire médiévale &amp; archéologie, vol. 33, Guéret, Cahiers du Cahmer, 2019, p. 9-12.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du chapitre Saint-Pierre du Dorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat : être chanoine en l'an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.187-204, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cardinal Pierre de Mortemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Angheben, Pierre Martin, Eric Sparhubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-67, 2018, Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales aux temps féodaux entre aspiration à la régularité et fidélité à la sécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno PHALIP, Jean-Luc FRAY, Anne MASSONI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, pp.149-159, 2016, Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la papauté d'Avignon : quel impact sur la mobilité des clercs limousins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chanaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.415-430, 2015, Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des chanoines à l'encadrement religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine De Cévins, Jean-Michel Matz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.85-94, 2010, Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), 978-2-7535-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolabeling for two-dimensional gel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monribot-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Posch, A., Ed.), Humana Press, Totowa, NJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology Sample preparation for 2-D PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, x, pp.125-135, 2008, Vol 424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiales et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge Actes de l'atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVPM, pp.267-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50BCE9E0"/>
+    <w:nsid w:val="B1C4E3B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annemassoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061504394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89829857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066692493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2020.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.124721" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01942570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663271v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucherie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Guieysse-Peugeot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escusa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719075v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10053/monde-canonial-monde-monastique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cidehus/11477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04298759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montaubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01373870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Brioude%20aux%20temps%20f%C3%A9odaux%20(XIe-XIIIe%20si%C3%A8cle)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100534770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.113532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monribot-Espagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annemassoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061504394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89829857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066692493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2020.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.124721" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01942570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663271v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucherie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Guieysse-Peugeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escusa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719075v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10053/monde-canonial-monde-monastique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cidehus/11477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04298759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montaubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01373870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Brioude%20aux%20temps%20f%C3%A9odaux%20(XIe-XIIIe%20si%C3%A8cle)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100534770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.113532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monribot-Espagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>