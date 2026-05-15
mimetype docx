--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne MASSONI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire médiévale - Université de LimogesSpécialiste des institutions canoniales médiévales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annemassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1690-9804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061504394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">89829857</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066692493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François Boespflug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Du musée au terrain : le numérique au service des arts. Entretiens, 2023 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aumônerie de l’abbaye Saint-Martial de Limoges au XIe siècle et sa production documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fouiller le Moyen Âge. Miscellanées offertes à Philippe Racinet, Professeur d’histoire et d’archéologie médiévales à l’Université de Picardie Jules Verne (Amiens), 37, pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites territoriales en Limousin, de l’Antiquité au Moyen Âge : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Managment of a Geo-historical Information System for an Interdisciplinary and Contributory Web Atlas : The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2020.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils de recherche et d’analyse spatiale des collégiales et monastères en France médiévale. Bilan du programme ̋Col&amp;Mon ̋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, t. 31 (t. 92), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.5.124721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction des chartes de l’évêque Itier (1062) et de l’évêque Pierre (1110-1105)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Connaissance et Sauvegarde de Saint-Léonard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clercs limousins en Bretagne ou des clercs bretons en Limousin au début du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126-2, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.4521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux [816-1563])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1-2), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulle, l’un des seize diocèses créés par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Du diocèse de Tulle au « diocèse corrézien » (1317-2017), Actes du colloque de Brive, 6-7 avril 2018, 50, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du diocèse de Tulle par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche historique et l'exploitation des fonds d'archives : la plus-value d'une société savante, Archives en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les mutations du métier d'archiviste et de son environnement. Actes du 11e colloque national des archivistes communaux et intercommunaux, 2-4 juin 2015 (Limoges), 244, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2016.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines et chapitres séculiers dans la France médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (nouvelle série 27), pp.348-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial de Saint-Junien à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chercheur d'or : publication de la Société des vieilles pierres pour la promotion du patrimoine du Pays de Saint-Junien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Junien, autour de sa collégiale, 8, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fondation du chapitre de Saint-Astier et les débuts de la collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Historique et Archéologique du Périgord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CXLII, pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Germain-l'Auxerrois de Paris à la fin du Moyen Âge, genèse d'une paroisse royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141e année, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial Saint-Étienne d'Eymoutiers du Moyen Âge à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bulletin de la Société archéologique et historique du Limousin, t. CXLI, p. 5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale et le chapitre Saint-Martin de Brive de leurs origines à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société scientifique, historique et archéologique de la Corrèze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, t. 134, p. 105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection et collégialité : la pratique élective au sein du chapitre de Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamics of the yeast proteome by means of 2-DE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.4674-4685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (last update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence requirements for NΑ-terminal acetylation of yeast proteins by NatA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 ((7)), pp.513-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument de travail pour la communauté scientifique : le répertoire des collégiales séculières de France à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3-4 (102), pp.915-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (update 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Guieysse-Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (00), pp.1117-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCF-dependent degradation of Aah1p requires its interaction with the F-box protein Saf1p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Escusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dautant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 ((28)), pp.20097-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre obéissance et résistance : la délicate position du clergé canonial face à la centralisation pontificale et royale en France du XIIIe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Temporalités, Cahiers du CERHILIM, 2, p. 39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu de bonne mémoire : piété et notoriété chez les Parisiens de Saint-Germain l'Auxerrois au XVe siècle et au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Temporalités, Cahiers du CERHILIM, 1, p. 13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confrérie Saint-Nicolas des Clercs de la paroisse Saint-Vast de Toul aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">études touloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dédicaces multiples des églises collégiales en France au Moyen Âge et jusqu'au Concile de Trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour céleste : la commémoration collective des saints au Moyen Âge et à l'époque moderne.Colloque de Villetaneuse et de Paris (Université Paris 13, Sorbonne Paris Cité, E.H.E.S.S., 31 mai-2 juin 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villetaneuse-Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vita apostolica, modèle de vie religieuse dans les communautés de chanoines séculiers (XIIe -XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Âge. Actes du XLVe Congrès de la SHMESP, Nancy-Metz, 22-25 mai 2014, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France. pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales royales, ducales et comtales : des institutions de fonctionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et État, Église ou État ? Les clercs et la genèse de l'État, colloque international organisé par SAS et l'université d'Orléans en l'honneur d'Hélène Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAS; Université d'Orléans, Jun 2011, Bourges, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé séculier dans les grands dictionnaires catholiques (achevés) du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II. Autour du Dictionnaire de théologie catholique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvio HERMANN DE FRANCESCHI, 2013, Limoges, France. p. 205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre de Saint-Yrieix : une dépendance martinienne en terre limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres séculiers et production artistique au XIIe siècle. Vie canonale, art et musique à Saint-Yrieix. Colloque Limoges - Saint-Yrieix - Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude ANDRAULT-SCHMITT et Philippe DEPREUX, Jun 2009, Limoges - Saint-Yrieix - Poitiers, France. pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes de l'ombre dans l'action pontificale entre le Limousin et Avignon au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'ombre. Artisans du pouvoir et arbitres des rapports sociaux (VIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France. pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales parisiennes, « filles de l'évêque » et « filles du chapitre » de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, 1163-2013. Actes du colloque international aux Bernardins de Paris, 12-15 décembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation d’un espace religieux : l’implantation des collégiales dans le diocèse de Limoges pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’espace médiéval, cadres de vie laïques et religieux. Colloque en hommage à Bernadette Barrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Cantié, Sep 2016, Aubazine, France. p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression monumentale du pouvoir en question : l'exemple de la collégiale de Saint-Junien entre chanoines et évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur La monumentalité politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Jérôme Grévy, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Massoni, 2007, Limoges, France. pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Le Bourgeois, A. Massoni, P. Montaubin 2009, Beauvais, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales limousines au Moyen Âge, enjeux de pouvoir entre l'Église et le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Limoges, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs en France à la fin du Moyen Âge : contraintes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs : hiérarchie ecclésiastique, pensée ecclésiale et liens personnels au Moyen Âge - Les translations épiscopales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Mar 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chanoines ont-ils été compositeurs ? La place de la création musicale dans les cathédrales et collégiales de France du Nord et de Belgique du XIVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: "Poètes et artistes : la figure du créateur en Europe au Moyen Age et à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des lettres et sciences humaines de Limoges, Sep 2004, Limoges, France. pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une collégiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-Séminaire Les collégiales dans le Midi de la France au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiale et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge. Actes de l’atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique : Mutations et conversions de statuts IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 363 p., 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croix de Crozant. Un exceptionnel et énigmatique ensemble. Actes du colloque des 10 et 11 septembre 2022 à Eguzon-Chantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Asphared. Points d'Aencrage, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, Paris, Éditions de la Sorbonne, 2022 (Histoire ancienne et médiévale, 185)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Histoire ancienne et médiévale (185), 2022, 979-10-351-0820-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Israël, chanoine du Dorat en l'an mil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN, P. RACINET (dir.), Histoire médiévale & archéologie, vol. 33, Guéret, Cahiers du Cahmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Racinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe-XIIIe siècle). Cultes, pouvoirs, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip; Jean-Luc Fray; Anne Massoni. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du CAHMER. Publications du CAHMER, 2010, Les collégiales et la ville dans la province ecclésiastique de Reims. Actes du colloque organisé à Beauvais en l'honneur d'Hélène Millet, 3-5 juillet 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM, Limoges, pp.685, 2009, Histoire. Lieux, 978-2-84287-480-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base des collégiales séculières de France (810-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Deflou-Leca; A. Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique. Mutations, conversions de statuts (IXe-XIIe siècle), Actes du colloque de Saint-Étienne 27-29 février 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confraternités entre chapitres séculiers et communautés régulières (diocèse de Limoges, Xe-XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine de Cévins, Caroline Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.41-53, 2023, 978-2-7535-9361-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire-rouleau de l’aumônerie de Saint-Martial de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des cartulaires-rouleaux français antérieurs au XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Tome II, Établissements réguliers des provinces de Bordeaux, Bourges et Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une refondation de l’évêque d’Auvergne Étienne II en Lembron et l’implantation des clunisiens en Auvergne à Sauxillanges : un dossier documentaire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni; Noëlle Deflou-Leca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale (Actes du colloque de Grenoble du 10 au 12 mai 2017 de l’ANR COLéMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2022, Histoire ancienne et médiévale, 979-10-351-0820-5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.113532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, N. Deflou-Leca, A. Massoni (dir.), Paris, Editions Sorbonne, 2022, p. 5-17 (Histoire ancienne et médiévale, 185)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines séculiers de la France méridionale et transgression de la norme canonique au Moyen Âge central : autour du célibat ecclésiastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études historiques de Fanjeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conformisme et transgression dans l’Église méridionale (XIIe –XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.65-84, 2022, 9782956897231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se ‘chanoiniser’ dans la France méridionale du XIIe siècle. Donati, conversi et confratres dans l’entourage des chapitres cathédraux séculiers d’Agde et de Dax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne MASSONI, Maria Amélia CAMPOS (dir.). La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat. Être chanoine en l’an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.303-310, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN (dir.), Histoire médiévale &amp; archéologie, vol. 33, Guéret, Cahiers du Cahmer, 2019, p. 9-12.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du chapitre Saint-Pierre du Dorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat : être chanoine en l'an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.187-204, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cardinal Pierre de Mortemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Angheben, Pierre Martin, Eric Sparhubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-67, 2018, Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales aux temps féodaux entre aspiration à la régularité et fidélité à la sécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno PHALIP, Jean-Luc FRAY, Anne MASSONI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, pp.149-159, 2016, Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la papauté d'Avignon : quel impact sur la mobilité des clercs limousins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chanaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.415-430, 2015, Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des chanoines à l'encadrement religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine De Cévins, Jean-Michel Matz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.85-94, 2010, Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), 978-2-7535-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolabeling for two-dimensional gel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monribot-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Posch, A., Ed.), Humana Press, Totowa, NJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology Sample preparation for 2-D PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, x, pp.125-135, 2008, Vol 424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiales et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge Actes de l'atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVPM, pp.267-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne MASSONI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire médiévale - Université de LimogesSpécialiste des institutions canoniales médiévales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annemassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1690-9804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061504394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">89829857</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066692493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec François Boespflug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lafille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Du musée au terrain : le numérique au service des arts. Entretiens, 2023 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aumônerie de l’abbaye Saint-Martial de Limoges au XIe siècle et sa production documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fouiller le Moyen Âge. Miscellanées offertes à Philippe Racinet, Professeur d’histoire et d’archéologie médiévales à l’Université de Picardie Jules Verne (Amiens), 37, pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites territoriales en Limousin, de l’Antiquité au Moyen Âge : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils de recherche et d’analyse spatiale des collégiales et monastères en France médiévale. Bilan du programme ̋Col&amp;Mon ̋</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, t. 31 (t. 92), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.5.124721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Managment of a Geo-historical Information System for an Interdisciplinary and Contributory Web Atlas : The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2020.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la traduction des chartes de l’évêque Itier (1062) et de l’évêque Pierre (1110-1105)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Connaissance et Sauvegarde de Saint-Léonard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des clercs limousins en Bretagne ou des clercs bretons en Limousin au début du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126-2, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.4521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux [816-1563])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1-2), pp.514-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulle, l’un des seize diocèses créés par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Du diocèse de Tulle au « diocèse corrézien » (1317-2017), Actes du colloque de Brive, 6-7 avril 2018, 50, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche historique et l'exploitation des fonds d'archives : la plus-value d'une société savante, Archives en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les mutations du métier d'archiviste et de son environnement. Actes du 11e colloque national des archivistes communaux et intercommunaux, 2-4 juin 2015 (Limoges), 244, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2016.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du diocèse de Tulle par le pape Jean XXII en 1317-1318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines et chapitres séculiers dans la France médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (nouvelle série 27), pp.348-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial de Saint-Junien à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chercheur d'or : publication de la Société des vieilles pierres pour la promotion du patrimoine du Pays de Saint-Junien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Junien, autour de sa collégiale, 8, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fondation du chapitre de Saint-Astier et les débuts de la collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Historique et Archéologique du Périgord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CXLII, pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Germain-l'Auxerrois de Paris à la fin du Moyen Âge, genèse d'une paroisse royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141e année, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre collégial Saint-Étienne d'Eymoutiers du Moyen Âge à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bulletin de la Société archéologique et historique du Limousin, t. CXLI, p. 5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale et le chapitre Saint-Martin de Brive de leurs origines à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société scientifique, historique et archéologique de la Corrèze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, t. 134, p. 105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection et collégialité : la pratique élective au sein du chapitre de Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.163-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamics of the yeast proteome by means of 2-DE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.4674-4685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (last update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence requirements for NΑ-terminal acetylation of yeast proteins by NatA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 ((7)), pp.513-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument de travail pour la communauté scientifique : le répertoire des collégiales séculières de France à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3-4 (102), pp.915-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast proteome map (update 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Guieysse-Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (00), pp.1117-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCF-dependent degradation of Aah1p requires its interaction with the F-box protein Saf1p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Escusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dautant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 ((28)), pp.20097-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre obéissance et résistance : la délicate position du clergé canonial face à la centralisation pontificale et royale en France du XIIIe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Temporalités, Cahiers du CERHILIM, 2, p. 39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu de bonne mémoire : piété et notoriété chez les Parisiens de Saint-Germain l'Auxerrois au XVe siècle et au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités, revue du CERHILIM (Centre de recherche historique de l'Université de Limoges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Temporalités, Cahiers du CERHILIM, 1, p. 13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confrérie Saint-Nicolas des Clercs de la paroisse Saint-Vast de Toul aux XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">études touloises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dédicaces multiples des églises collégiales en France au Moyen Âge et jusqu'au Concile de Trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cour céleste : la commémoration collective des saints au Moyen Âge et à l'époque moderne.Colloque de Villetaneuse et de Paris (Université Paris 13, Sorbonne Paris Cité, E.H.E.S.S., 31 mai-2 juin 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villetaneuse-Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vita apostolica, modèle de vie religieuse dans les communautés de chanoines séculiers (XIIe -XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Âge. Actes du XLVe Congrès de la SHMESP, Nancy-Metz, 22-25 mai 2014, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France. pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales royales, ducales et comtales : des institutions de fonctionnaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Église et État, Église ou État ? Les clercs et la genèse de l'État, colloque international organisé par SAS et l'université d'Orléans en l'honneur d'Hélène Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAS; Université d'Orléans, Jun 2011, Bourges, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé séculier dans les grands dictionnaires catholiques (achevés) du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II. Autour du Dictionnaire de théologie catholique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvio HERMANN DE FRANCESCHI, 2013, Limoges, France. p. 205-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre de Saint-Yrieix : une dépendance martinienne en terre limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres séculiers et production artistique au XIIe siècle. Vie canonale, art et musique à Saint-Yrieix. Colloque Limoges - Saint-Yrieix - Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude ANDRAULT-SCHMITT et Philippe DEPREUX, Jun 2009, Limoges - Saint-Yrieix - Poitiers, France. pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes de l'ombre dans l'action pontificale entre le Limousin et Avignon au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l'ombre. Artisans du pouvoir et arbitres des rapports sociaux (VIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Limoges, France. pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales parisiennes, « filles de l'évêque » et « filles du chapitre » de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris, 1163-2013. Actes du colloque international aux Bernardins de Paris, 12-15 décembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation d’un espace religieux : l’implantation des collégiales dans le diocèse de Limoges pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de l’espace médiéval, cadres de vie laïques et religieux. Colloque en hommage à Bernadette Barrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneviève Cantié, Sep 2016, Aubazine, France. p. 233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression monumentale du pouvoir en question : l'exemple de la collégiale de Saint-Junien entre chanoines et évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur La monumentalité politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Jérôme Grévy, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Massoni, 2007, Limoges, France. pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Le Bourgeois, A. Massoni, P. Montaubin 2009, Beauvais, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales limousines au Moyen Âge, enjeux de pouvoir entre l'Église et le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Limoges, France. pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs en France à la fin du Moyen Âge : contraintes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité des clercs : hiérarchie ecclésiastique, pensée ecclésiale et liens personnels au Moyen Âge - Les translations épiscopales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIHAM (EA 4270) Philippe Depreux, Mar 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chanoines ont-ils été compositeurs ? La place de la création musicale dans les cathédrales et collégiales de France du Nord et de Belgique du XIVe au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international: "Poètes et artistes : la figure du créateur en Europe au Moyen Age et à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des lettres et sciences humaines de Limoges, Sep 2004, Limoges, France. pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une collégiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-Séminaire Les collégiales dans le Midi de la France au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiale et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge. Actes de l’atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Carcassonne, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique : Mutations et conversions de statuts IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 363 p., 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croix de Crozant. Un exceptionnel et énigmatique ensemble. Actes du colloque des 10 et 11 septembre 2022 à Eguzon-Chantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Asphared. Points d'Aencrage, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, Paris, Éditions de la Sorbonne, 2022 (Histoire ancienne et médiévale, 185)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Sorbonne, Histoire ancienne et médiévale (185), 2022, 979-10-351-0820-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Israël, chanoine du Dorat en l'an mil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN, P. RACINET (dir.), Histoire médiévale & archéologie, vol. 33, Guéret, Cahiers du Cahmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Racinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des reliques et des hommes - Ostensions limousines et faits religieux (XVIe-XXe siècle), Limoges, PULIM,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe-XIIIe siècle). Cultes, pouvoirs, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Phalip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip; Jean-Luc Fray; Anne Massoni. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782845167025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le Centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et la ville dans la province ecclésiastique de Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du CAHMER. Publications du CAHMER, 2010, Les collégiales et la ville dans la province ecclésiastique de Reims. Actes du colloque organisé à Beauvais en l'honneur d'Hélène Millet, 3-5 juillet 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Saint-Germain l'Auxerrois de Paris au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM, Limoges, pp.685, 2009, Histoire. Lieux, 978-2-84287-480-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base des collégiales séculières de France (810-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Deflou-Leca; A. Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde canonial, monde monastique. Mutations, conversions de statuts (IXe-XIIe siècle), Actes du colloque de Saint-Étienne 27-29 février 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2024, Histoire, 978-2-7535-9558-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confraternités entre chapitres séculiers et communautés régulières (diocèse de Limoges, Xe-XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine de Cévins, Caroline Galland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.41-53, 2023, 978-2-7535-9361-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartulaire-rouleau de l’aumônerie de Saint-Martial de Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des cartulaires-rouleaux français antérieurs au XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Tome II, Établissements réguliers des provinces de Bordeaux, Bourges et Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanoines séculiers de la France méridionale et transgression de la norme canonique au Moyen Âge central : autour du célibat ecclésiastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études historiques de Fanjeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conformisme et transgression dans l’Église méridionale (XIIe –XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.65-84, 2022, 9782956897231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une refondation de l’évêque d’Auvergne Étienne II en Lembron et l’implantation des clunisiens en Auvergne à Sauxillanges : un dossier documentaire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni; Noëlle Deflou-Leca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale (Actes du colloque de Grenoble du 10 au 12 mai 2017 de l’ANR COLéMON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2022, Histoire ancienne et médiévale, 979-10-351-0820-5. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.113532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évêques et communautés religieuses dans la France médiévale, N. Deflou-Leca, A. Massoni (dir.), Paris, Editions Sorbonne, 2022, p. 5-17 (Histoire ancienne et médiévale, 185)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se ‘chanoiniser’ dans la France méridionale du XIIe siècle. Donati, conversi et confratres dans l’entourage des chapitres cathédraux séculiers d’Agde et de Dax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne MASSONI, Maria Amélia CAMPOS (dir.). La vie communautaire et le service à la communauté : L’exemple canonial et ses répercussions dans le monde laïc (Europe Occidentale, du XIe au XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicações do Cidehus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-365-5864-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle, N. DEFLOU-LECA, A. MASSONI, P. MONTAUBIN (dir.), Histoire médiévale &amp; archéologie, vol. 33, Guéret, Cahiers du Cahmer, 2019, p. 9-12.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-12, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sparhubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat. Être chanoine en l’an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.303-310, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du chapitre Saint-Pierre du Dorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israël du Dorat : être chanoine en l'an Mil. Discipline, culture, cadres institutionnels et monumentaux des chanoines entre les temps carolingiens et la Réforme grégorienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.187-204, 2019, 978-2-84287-795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cardinal Pierre de Mortemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcello Angheben, Pierre Martin, Eric Sparhubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-67, 2018, Regards croisés sur le monument médiéval. Mélanges offerts à Claude Andrault-Schmitt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales aux temps féodaux entre aspiration à la régularité et fidélité à la sécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno PHALIP, Jean-Luc FRAY, Anne MASSONI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, pp.149-159, 2016, Brioude aux temps féodaux (XIe siècle-fin XIIIe siècle) : cultes, pouvoirs, territoire et société. Actes du colloque de Brioude des 15-17 juin 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la papauté d'Avignon : quel impact sur la mobilité des clercs limousins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Chanaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.415-430, 2015, Une histoire des circulations en Limousin. Hommes, idées et marchandises en mouvement de la Préhistoire à nos jours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des chanoines à l'encadrement religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine De Cévins, Jean-Michel Matz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.85-94, 2010, Structures et dynamiques religieuses dans les sociétés de l'Occident Latin (1179-1449), 978-2-7535-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolabeling for two-dimensional gel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monribot-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Posch, A., Ed.), Humana Press, Totowa, NJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology Sample preparation for 2-D PAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, x, pp.125-135, 2008, Vol 424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports entre collégiales et paroisses, l'exemple de Saint-Germain l'Auxerrois de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collégiales dans le Midi de la France au Moyen Âge Actes de l'atelier-séminaire des 15 et 16 septembre 2000 (Carcassonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVPM, pp.267-275, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03305111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Liégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1C4E3B1"/>
+    <w:nsid w:val="123D5524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annemassoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061504394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89829857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066692493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2020.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.124721" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01942570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663271v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucherie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Guieysse-Peugeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escusa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719075v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10053/monde-canonial-monde-monastique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cidehus/11477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04298759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montaubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01373870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Brioude%20aux%20temps%20f%C3%A9odaux%20(XIe-XIIIe%20si%C3%A8cle)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100534770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.113532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monribot-Espagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annemassoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061504394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89829857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066692493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.124721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2020.0243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01942570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5421" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663271v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucherie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01156440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Guieysse-Peugeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escusa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01719075v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01374229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01165111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10053/monde-canonial-monde-monastique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cidehus/11477" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04298759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montaubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01373870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Phalip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Brioude%20aux%20temps%20f%C3%A9odaux%20(XIe-XIIIe%20si%C3%A8cle)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100534770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.113532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02077950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01662276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monribot-Espagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>