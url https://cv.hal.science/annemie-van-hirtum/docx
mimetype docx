--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1638,235 +1638,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow driven fluid–structure interaction subjected to aqueous-based liquid spraying</w:t>
+                <w:t xml:space="preserve">Influence of water spraying on an oscillating channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (8), pp.081901. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.102840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920392v1</w:t>
+                <w:t xml:space="preserve">hal-02415110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water spraying on an oscillating channel</w:t>
+                <w:t xml:space="preserve">Airflow driven fluid–structure interaction subjected to aqueous-based liquid spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93, pp.102840. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.081901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0015587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415110v1</w:t>
+                <w:t xml:space="preserve">hal-02920392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonation threshold pressure at large asymmetries of the vocal folds</w:t>
               </w:r>
@@ -3081,221 +3081,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-analytical solution of two-dimensional Helmholtz equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal modeling and validation of simplified vocal tract acoustics for sibilant /s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeo Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (July), pp.96-102. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 411, pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498913v1</w:t>
+                <w:t xml:space="preserve">hal-01591073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal modeling and validation of simplified vocal tract acoustics for sibilant /s</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-analytical solution of two-dimensional Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shigeo Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (July), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01591073v1</w:t>
+                <w:t xml:space="preserve">hal-01498913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of constricted channel flow</w:t>
               </w:r>
@@ -6101,261 +6101,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Geometrical and Mechanical Input Parameters on Theoretical Models of Phonation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of flow models for a rigid vocal tract replica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Lucero</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918409⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.2128-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3631631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582404v1</w:t>
+                <w:t xml:space="preserve">hal-00630022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of flow models for a rigid vocal tract replica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Geometrical and Mechanical Input Parameters on Theoretical Models of Phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lucero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 130 (4), pp.2128-2123. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (2), pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3631631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630022v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parameterized geometric model of the oral tract for aeroacoustic simulation of the fricatives</w:t>
               </w:r>
@@ -7795,1059 +7795,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
+                <w:t xml:space="preserve">Experimental validation of some issues in lip and vocal folds physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Marx</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 94, pp.772</w:t>
+              <w:t xml:space="preserve">, 2007, 93 (2), pp.314-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323686v1</w:t>
+                <w:t xml:space="preserve">hal-00180796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of some issues in lip and vocal folds physical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An in-vitro setup to test the relevance and the accuracy of low-order models of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (1), pp.479-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2384846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180796v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in-vitro setup to test the relevance and the accuracy of low-order models of the vocal folds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+                <w:t xml:space="preserve">Asymmetrical effects in a 2D stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2384846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00180800v1</w:t>
+                <w:t xml:space="preserve">hal-00180799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical effects in a 2D stenosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the Retroglossal Fluid-Structure Interaction During Obstructive Sleep Apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4072, pp.48-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00180799v1</w:t>
+                <w:t xml:space="preserve">hal-00082252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Retroglossal Fluid-Structure Interaction During Obstructive Sleep Apnea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Chouly</w:t>
+                <w:t xml:space="preserve">Physical modelling of buzzing artificial lips: the effect of acoustical feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4072, pp.48-57</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp.1047-1059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082252v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of buzzing artificial lips: the effect of acoustical feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hirschberg</w:t>
+                <w:t xml:space="preserve">A mechanical experimental setup to simulate vocal folds vibrations. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lopez-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 92, pp.1047-1059</w:t>
+              <w:t xml:space="preserve">Zas Papers in Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.162-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200708v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanical experimental setup to simulate vocal folds vibrations. Preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 1: In-vitro study of the fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Franz Chouly</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 111, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance frequencies in non-rigid compressed waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Oualid Eliraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8889,100 +8768,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 3rd Graz-Vienna Speech Workshop Connecting with Health Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions fluide-structure-acoustique lors de la productionde consonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Yazbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8997,73 +8876,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical model of phonation with reduced and measurable parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9079,73 +8958,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Graz-Vienna Speech Workshop "Connecting with Health Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESONANCE FREQUENCIES IN NON-RIGID COMPRESSED WAVEGUIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Oualid Eliraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9187,100 +9066,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 31st International Congress on Sound and Vibration (ICSV31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF FLUID-STRUCTURE-ACOUSTIC INTERACTIONS DURING THE PRODUCTION OF CONSONANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Yazbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,73 +9174,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 31st International Congress on Sound and Vibration (ICSV31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS OF THE HUMAN VOICE USING PHYSICAL MOD-ELS AND REDUCED SET OF PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9377,181 +9256,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Int. Congress on Sound and Vibration (ICSV30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From YIN to β-YIN: algorithm optimisation and performance analysis on auto-oscillating vocal folds replicas for normal and abnormal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF CONTROLLING CHAOTIC VOCAL FOLD VIBRATIONS ON FINITE ELEMENT GENERATED VOWELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9593,113 +9472,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBJECTIVE DETECTION AND TRACKING OF VOCAL FOLDS AUTO-OSCILLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,73 +9593,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE INFLUENCE OF LOCAL RIGIDIFICATION ON VOCAL FOLDS AUTO-OSCILLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9809,73 +9688,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESONANCE FREQUENCIES IN VOCAL TRACT LIKE WAVE-GUIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Oualid Eliraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9904,73 +9783,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE INFLUENCE OF A RECTANGULAR VOCAL FOLDS INCLUSION ON THEIR AUTO-OSCILLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10025,73 +9904,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale de l'instationnarité de l'écoulement glottique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10133,73 +10012,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBRATION MODE DECOMPOSITION FROM HIGH-SPEED IMAGING OF AUTO-OSCILLATING VOCAL FOLD REPLICAS WITHOUT AND WITH VERTICAL TILTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10228,73 +10107,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International MAVEBA workshop (International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUANTIFYING THE ELASTICITY OF MECHANICAL VOCAL FOLDS REPLICAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10323,73 +10202,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 12th Int. MAVEBA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND THEORETICAL STUDY OF VOCAL FOLD REPLICAS ELASTICITY WITHOUT AND WITH INCLUSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10431,198 +10310,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th international congress on sound and vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of air-, bone-and teeth-conducted threshold levels by pure tone audiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomomi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomomi Yamada</w:t>
+                <w:t xml:space="preserve">Hazuki Maezono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazuki Maezono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+                <w:t xml:space="preserve">Mikako Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takanori Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of water spraying on an ongoing fluid-structure interaction: application to the role of vocal folds surface hydration in phonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10651,73 +10530,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th workshop on soft tissue modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental modeling of lesions of the vocal folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10746,73 +10625,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 11th MAVEBA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Firenze, Italy. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal fold oscillators at large asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carlos Lucero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10841,73 +10720,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 11th MAVEBA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Firenze, Italy. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical study of mid membranous lesions of the vocal fold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10936,73 +10815,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 4th workshop on soft tissue modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical study of the influence of left-right vocal folds angular asymmetry on phonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11044,73 +10923,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th MAVEBA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Firenze, Italy. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of the vocal folds closure and the mucus influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11139,73 +11018,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de la fermeture des cordes vocales et de l'influence du mucus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11234,73 +11113,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11322,110 +11201,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoshi Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2017 - 10th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of frication noise for human speech sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11467,73 +11346,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSSIC 2017 - 4th Symposium on Fluid-Structure-Interactions and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif experimental pour étudier les principes physiques sous-jacents a la production de la parole lors de l'articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11562,142 +11441,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016 - VISHNO 2016 - 13e Congrès Français d'Acoustique et le 20e colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'écoulement dans un canal avec des formes différentes: simulation, modélisation et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016 - VISHNO 2016 - 13e Congrès Français d'Acoustique et le 20e colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A setup to study physical principles underlying speech production for articulation-like movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11726,73 +11605,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVPB 2016 - 10th International Conference on Voice Physiology and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Vina Del Mar, Chile. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sibilant physical speech screening using oral tract volume reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11821,73 +11700,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of higher order propagation acoustic modes on speech directivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11929,73 +11808,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV 2015 - 22nd International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in-vivo data to mechanical replica: the case of sibilant noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12011,73 +11890,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014 - 12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1575-1580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction aeroacoustique du bruit gendre par un jet plan a nombre de Reynolds modère issu d'une constriction rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12093,73 +11972,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014 - 12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.551-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of channel cross section shape in speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12175,73 +12054,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014 - 12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1867-1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des modes de propagation non plan dans les guides d'ondes a section variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12300,423 +12179,423 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014 - 12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel caching for remote visualisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Assenmacher</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterization of aerodynamic noise applied to moderate Reynolds number airflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozaki Kazunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeo Wada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.035022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4800080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849027v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of glottal geometry in phonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Parallel caching for remote visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Assenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822267v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of aerodynamic noise applied to moderate Reynolds number airflow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yo Fujiso</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of glottal geometry in phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shigeo Wada</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.035022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824257v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cross section shape on steady and unsteady flow through a constricted channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12745,73 +12624,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSB 2013 - 10th International Workshop on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tempere, Finland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional vocal tract acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12853,410 +12732,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, New Delhi, India. pp.876-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cross section shape on the outcome of a two-mass model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Wu</w:t>
+                <w:t xml:space="preserve">Study of unvoiced fricative speech production: Influence of initial conditions on flow development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X.Y. Luo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeo Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.1-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.060173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823574v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of unvoiced fricative speech production: Influence of initial conditions on flow development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yo Fujiso</w:t>
+                <w:t xml:space="preserve">Influence of cross section shape on the outcome of a two-mass model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shigeo Wada</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.060173, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824282v1</w:t>
+                <w:t xml:space="preserve">hal-00823574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PetaFlow - An example of communication and computational technologies with social impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Assenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baba</w:t>
+                <w:t xml:space="preserve">J. Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field round jet flow downstream from an extended abrupt contraction nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13272,142 +13151,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 2013 - 14th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fluid flow for biomechanics: some examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Osaka University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude aéroacoustique des écoulements d'air à nombre de Reynolds modéré dans les voies aériennes supérieures chez l'humain - application à la production de sons de consonnes fricatives non voisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13423,73 +13302,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2012 - 8ème édition des Journées Jeunes Chercheurs en Audition, Acoustique musicale, et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution for pressure driven viscid flow in ducts of different shape: application to human upper airways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13502,292 +13381,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
+              <w:t xml:space="preserve">Acoustics 2012 - 11th Congrès Français d'Acoustique 2012 IOA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic characterisation of single and dual tooth-shaped obstacle replicas in relation to the study of unvoiced fricative speech production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yo Fujiso</w:t>
+                <w:t xml:space="preserve">Strategic optimization of computation nodes allocation in a coupled simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ohsaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masao Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eisaku Sakane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">SAINT 2012 - 12th IEEE/IPSJ International Symposium on Applications and the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692419v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic optimization of computation nodes allocation in a coupled simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masao Tanaka</w:t>
+                <w:t xml:space="preserve">Aeroacoustic characterisation of single and dual tooth-shaped obstacle replicas in relation to the study of unvoiced fricative speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eisaku Sakane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAINT 2012 - 12th IEEE/IPSJ International Symposium on Applications and the Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.4</w:t>
+              <w:t xml:space="preserve">Acoustics 2012 - 11th Congrès Français d'Acoustique 2012 IOA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719611v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical aeroacoustic study of human unvoiced sibilant fricative speech production mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13803,142 +13682,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Seminar on Mechanical Science and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of the use of anemometry and flow visualisation for experimental studies of physical speech production mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
+              <w:t xml:space="preserve">Acoustics 2012 - 11th Congrès Français d'Acoustique 2012 IOA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un convergent axisymétrique destiné à la validation expérimentale de production de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13980,73 +13859,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances d'une chambre d'isolation acoustique destinée à la validation expérimentale de validation de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14062,73 +13941,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet rond en aval d'une contraction brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14157,195 +14036,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°628 / session 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the influence of geometry on flow properties: application to oral tract articulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisonni Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozaki Kazunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWCEKD 2011 - First International Workshop on World Wide Computing Environments for Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Osaka, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal folds vibrations during phonation: Effect of acoustical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelem Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14373,142 +14252,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV 2011 - 18th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil. pp.1568-1579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. workshop on nonlinear acoustics and fluid dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, -, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Aeroacoustic characterization of the sibilant [s] production from a simplified parameterized geometric model of the vocal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14517,335 +14396,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozaki Kazunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wada Shigeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCDE 2011 - International Conference on Computer Design and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Kuala Lumpur, Malaysia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical analysis of the unvoiced fricatives production based on a 2-articulators model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+                <w:t xml:space="preserve">Méthode de détermination des paramètres mécaniques du modèle à deux masses des cordes vocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shigeo Wada</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lucero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Japanese Society of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, -, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630283v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de détermination des paramètres mécaniques du modèle à deux masses des cordes vocales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+                <w:t xml:space="preserve">Physical analysis of the unvoiced fricatives production based on a 2-articulators model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Lucero</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeo Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.59</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Japanese Society of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, -, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826546v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement laminaire axisymétrique stationnaire dans un convergent : modélisation et validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14887,211 +14766,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°577 / session n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and experimental validation of flow through geometries relevant to the upper airways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NumBig 2010 - Numerical simulation and Fluid Mechanics of Biological and Geophysical flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow through simplified vocal tract geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of turbulent flow-induced sound production in presence of a tooth-shaped obstacle: towards sibilant [s] physical modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15133,73 +15012,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of airflow through simplified vocal tract geometries relevant to speech production: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15215,73 +15094,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS CFD 2010 - V European Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un Modèle d'Incisive sur un Ecoulement à Reynolds 4000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15323,73 +15202,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle inhomogène des cordes vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15418,440 +15297,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petaflow: a project towards information and communication technologies in society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSNCE 2010 - 1st IEEE International Workshop on High-Speed Network and Computing Environments for Scientific Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petaflow - a project towards information and communication technologies in society</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental study of some aeroelastic phenomena during phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAINT 2010 - 10th IEEE/IPSJ International Symposium on Applications and the Internet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924173v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of some aeroelastic phenomena during phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petaflow - a project towards information and communication technologies in society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAINT 2010 - 10th IEEE/IPSJ International Symposium on Applications and the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.347-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAINT.2010.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494007v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude aéroacoustique des écoulements d'air des voies aériennes supérieures de l'être humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15867,73 +15746,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2010 - 6ème Journées des Jeunes Chercheurs en Audition, Acoustique musicale, et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sibilant /s/ modelling: numerical study of the influence of the aperture between the teeth on the flow induced noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15975,73 +15854,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSNCE 2010 - 1st IEEE International Workshop on High-Speed Network and Computing Environments for Scientific Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation of moderate Reynolds number flow through a tooth-shaped nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16100,113 +15979,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of human upper airway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zishun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zishun Liu</w:t>
+                <w:t xml:space="preserve">Xiangguo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fang Jeng Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yu Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16225,263 +16104,263 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCB 2010 - 6th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inhomogeneous mechanical replica of the vocal folds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447050v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Estienne</w:t>
+                <w:t xml:space="preserve">An inhomogeneous mechanical replica of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447049v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity characterisation of axisymmetric jets from human-sized channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16510,87 +16389,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of sound production for constricted channels: application to simplified vocal tract geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16618,73 +16497,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.855-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards turbulence modelling in speech production: mean centreline velocity modelling for a round free jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16713,73 +16592,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETMM 2008 - 7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Limassol, Cyprus. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16834,73 +16713,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sibilant /s/ modelling: preliminary computational results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16955,113 +16834,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17076,837 +16955,850 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent flow sound production in presence of a simplified vocal tract constriction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Estienne</w:t>
+                <w:t xml:space="preserve">Increasing the complexity of glottal flow models: in-vitro validation for steady flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yu Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3733</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319764v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the complexity of glottal flow models: in-vitro validation for steady flow conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent flow sound production in presence of a simplified vocal tract constriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3577</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321310v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362115v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of speech production: influence of the viscous and thermal losses, 3D effects, and influence of the acoustical coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Brutel</w:t>
+                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370284v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of simplified free jet turbulence models applied to the vocal tract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+                <w:t xml:space="preserve">Experimental validation and physical modelling of vocal folds pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319956v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation and physical modelling of vocal folds pathologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Brutel</w:t>
+                <w:t xml:space="preserve">Experimental validation of simplified free jet turbulence models applied to the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.25-27</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181316v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of direct and inverse glottal flow models for unsteady flow conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
+                <w:t xml:space="preserve">Physical modelling of speech production: influence of the viscous and thermal losses, 3D effects, and influence of the acoustical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2007 - 8th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.4</w:t>
+              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195093v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Direct and Inverse Glottal Flow Models for Unsteady Flow Conditions and Complete Closure of Glottal Constriction</w:t>
+                <w:t xml:space="preserve">Experimental validation of direct and inverse glottal flow models for unsteady flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
@@ -17924,335 +17816,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">Interspeech 2007 - 8th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195092v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+                <w:t xml:space="preserve">Experimental Validation of Direct and Inverse Glottal Flow Models for Unsteady Flow Conditions and Complete Closure of Glottal Constriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371456v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study of asymmetric vocal fold vibrations: modeling and &amp;quot;in-vitro&amp;quot; validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7TH International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ubatuba, Brazil. pp.61-68</w:t>
+              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194887v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18311,194 +18190,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Chouly</w:t>
+                <w:t xml:space="preserve">A preliminary study of asymmetric vocal fold vibrations: modeling and &amp;quot;in-vitro&amp;quot; validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lopez-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108527v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction aérodynamique des « fausses » cordes vocales sur l'oscillation des cordes vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18540,352 +18419,473 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of some additional issues in physical vocal folds models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
+                <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hungary</w:t>
+              <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370287v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction of hypopnea phenomenon using a physical and numerical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Chouly</w:t>
+                <w:t xml:space="preserve">Experimental validation of some additional issues in physical vocal folds models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.1-6</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108703v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reproduction of hypopnea phenomenon using a physical and numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In-vitro study of pharyngeal pressure losses at the origin of obstructive sleep apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19385,51 +19385,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd soft tissue modelling workshop</w:t>
+              <w:t xml:space="preserve">SoftMech 2015 - 2nd Soft Tissue Modelling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19602,51 +19602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19861,51 +19861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Oualid Eliraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#233;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825125500863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Freixes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.114740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825123500680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Honda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Kanaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Tokuda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02415110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lucero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshinaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.043111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Baiges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Codina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Yoshinaga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozaki Kazunori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Wada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.03.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT689W8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Luo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962488" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Al&#237;as" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950698" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4039HWL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCD05P6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/547492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q81K9NV2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nozaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4922366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4900595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9429-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84LW6208-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Luo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825113500026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-012-9616-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PX7V0Q5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/45/2/025505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carlos Lucero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lem G. Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4728170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.06.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HDTK45-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918409" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/11/115402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QD1KDBHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Shimojo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0645-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63GKRMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNSM5818-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3056468" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMCQCPN8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willems" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2931959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384846" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez-Arteaga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067450v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Yazbek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728718v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234916v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489399v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Yamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazuki Maezono" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Hayashi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Matsui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173174v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582207v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290050v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194546v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984277v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984297v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assenmacher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800080" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823576v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799850" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849026v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cisonni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujiso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738300v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692419v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Tanaka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisaku Sakane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692420v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596991v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596957v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620918v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisonni Julien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelem Louren&#231;o" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594319v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Shigeo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620921v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494005v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494009v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494002v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541363v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493999v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924173v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2010.72" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494007v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meijers" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494006v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zishun Liu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangguo Xu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fang Jeng Lim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321310v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Tran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Oualid Eliraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#233;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825125500863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Freixes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.114740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825123500680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Honda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Kanaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Tokuda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02415110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lucero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshinaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.043111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Baiges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Codina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Yoshinaga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozaki Kazunori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Wada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT689W8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.03.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Luo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962488" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Al&#237;as" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950698" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4039HWL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCD05P6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/547492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q81K9NV2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nozaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4922366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4900595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9429-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84LW6208-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Luo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825113500026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-012-9616-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PX7V0Q5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/45/2/025505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carlos Lucero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lem G. Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4728170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.06.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HDTK45-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/11/115402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QD1KDBHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Shimojo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0645-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63GKRMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNSM5818-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3056468" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMCQCPN8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willems" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2931959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384846" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez-Arteaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067450v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Yazbek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Yamada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazuki Maezono" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Hayashi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Matsui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582207v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465264v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577879v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800080" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assenmacher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823574v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cisonni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujiso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Tanaka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisaku Sakane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692419v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596957v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620918v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisonni Julien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelem Louren&#231;o" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Shigeo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620921v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494002v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546818v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meijers" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2010.72" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zishun Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangguo Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fang Jeng Lim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447057v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262278v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Tran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>