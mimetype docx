--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -923,274 +923,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-strain effective Young's modulus model and validation for multi-layer vocal fold based silicone specimens with inclusions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Controlling chaotic oscillations in a symmetric two-mass model of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Inés Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arnela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (5), pp.054701. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0080468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2022.112188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538688v1</w:t>
+                <w:t xml:space="preserve">hal-03666299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling chaotic oscillations in a symmetric two-mass model of the vocal folds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-strain effective Young's modulus model and validation for multi-layer vocal fold based silicone specimens with inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Inés Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Arnela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (5), pp.054701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2022.112188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0080468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666299v1</w:t>
+                <w:t xml:space="preserve">hal-03538688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic vibration mode decomposition of auto-oscillating vocal fold replicas without and with vertical tilting</w:t>
               </w:r>
@@ -1638,235 +1638,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water spraying on an oscillating channel</w:t>
+                <w:t xml:space="preserve">Airflow driven fluid–structure interaction subjected to aqueous-based liquid spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93, pp.102840. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.081901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0015587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415110v1</w:t>
+                <w:t xml:space="preserve">hal-02920392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow driven fluid–structure interaction subjected to aqueous-based liquid spraying</w:t>
+                <w:t xml:space="preserve">Influence of water spraying on an oscillating channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (8), pp.081901. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.102840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920392v1</w:t>
+                <w:t xml:space="preserve">hal-02415110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonation threshold pressure at large asymmetries of the vocal folds</w:t>
               </w:r>
@@ -2548,248 +2548,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect on vowel directivity patterns of higher order propagation modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure drop for adiabatic air-water flow through a time-varying constriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Laboissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 432, pp.621-632. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5049765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850402v1</w:t>
+                <w:t xml:space="preserve">hal-01905900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure drop for adiabatic air-water flow through a time-varying constriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect on vowel directivity patterns of higher order propagation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Laboissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432, pp.621-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5049765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905900v1</w:t>
+                <w:t xml:space="preserve">hal-01850402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction factors for idealized 2D stratified channel flow</w:t>
               </w:r>
@@ -2990,118 +2990,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed imaging to study an auto-oscillating vocal fold replica for different initial conditions</w:t>
+                <w:t xml:space="preserve">Quasi-analytical solution of two-dimensional Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (5), 1750064 (18 p.). </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (July), pp.96-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825117500648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577881v1</w:t>
+                <w:t xml:space="preserve">hal-01498913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal modeling and validation of simplified vocal tract acoustics for sibilant /s</w:t>
               </w:r>
@@ -3197,300 +3184,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-analytical solution of two-dimensional Helmholtz equation</w:t>
+                <w:t xml:space="preserve">High-speed imaging to study an auto-oscillating vocal fold replica for different initial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (July), pp.96-102. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), 1750064 (18 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825117500648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498913v1</w:t>
+                <w:t xml:space="preserve">hal-01577881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of constricted channel flow</w:t>
+                <w:t xml:space="preserve">Constricted channel flow with different cross-section shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528917v1</w:t>
+                <w:t xml:space="preserve">hal-01443483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constricted channel flow with different cross-section shapes</w:t>
+                <w:t xml:space="preserve">Analytical modeling of constricted channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X.Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443483v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vocal tract geometry simplifications on the numerical simulation of vowel sounds</w:t>
               </w:r>
@@ -3971,613 +3971,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and validation of auto-oscillation onset in a constricted tube with application to phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards sibilant physical speech screening using oral tract volume reconstruction: some preliminary observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188450v1</w:t>
+                <w:t xml:space="preserve">hal-01149726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of a circular elastic tube between two parallel bars: quasi-analytical geometrical ring models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of higher order propagation modes in vocal tract like geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arnela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (2), pp.832-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4906166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/547492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01151219v1</w:t>
+                <w:t xml:space="preserve">hal-01146708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PetaFlow: a global computing-networking-visualisation unitwith social impact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and validation of auto-oscillation onset in a constricted tube with application to phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Journal of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231826v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of higher order propagation modes in vocal tract like geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation of a circular elastic tube between two parallel bars: quasi-analytical geometrical ring models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4906166⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.ID 547492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/547492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146708v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sibilant physical speech screening using oral tract volume reconstruction: some preliminary observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">PetaFlow: a global computing-networking-visualisation unitwith social impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Assenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Ichi Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Research Journal of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149726v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of minimum oral tract constriction area in sibilant fricatives from aerodynamic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of initial flow conditions for sibilant fricative production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4858,51 +4858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of glottal cross-section shape on phonation onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5065,51 +5065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of glottal cross-section shape on theoretical flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,77 +5182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure driven steady flow in constricted channels of different cross section shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,51 +5402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the influence of the orifice aperture on the flow around a teeth-shaped obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (Sept.), pp.47-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,64 +5779,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady laminar axisymmetrical nozzle flow at moderate Reynolds numbers: modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5909,51 +5909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulation room for aero-acoustic experiments at moderate Reynolds and low Mach numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (1), pp.72-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Geometrical and Mechanical Input Parameters on Theoretical Models of Phonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parameterized geometric model of the oral tract for aeroacoustic simulation of the fricatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of quasi-one-dimensional and two-dimensional steady glottal flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On quasi-steady laminar flow separation in the upper airway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7042,287 +7042,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the human pharyngeal airway: validation of numerical simulations using in vitro experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of theoretical models of phonation threshold pressure with data from a vocal fold mechanical replica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Chouly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-008-0412-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (2), pp.632-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3056468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340538v1</w:t>
+                <w:t xml:space="preserve">hal-00361674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of theoretical models of phonation threshold pressure with data from a vocal fold mechanical replica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Lucero</w:t>
+                <w:t xml:space="preserve">Modelling the human pharyngeal airway: validation of numerical simulations using in vitro experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 125 (2), pp.632-635. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3056468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-008-0412-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361674v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate Reynolds number axisymmetric jet development downstream an extended conical diffuser: influence of extension length</w:t>
               </w:r>
@@ -7554,51 +7554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical simulation and experimental validation of inverse quasi-one-dimensional steady and unsteady glottal flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of expiratory flow in the case of major upper airway obstructions with fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,51 +7723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.250-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7814,64 +7814,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of some issues in lip and vocal folds physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,51 +7926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-vitro setup to test the relevance and the accuracy of low-order models of the vocal folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Retroglossal Fluid-Structure Interaction During Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,51 +8418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanical experimental setup to simulate vocal folds vibrations. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8552,51 +8552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 1: In-vitro study of the fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,135 +8690,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance frequencies in non-rigid compressed waveguides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical model of phonation with reduced and measurable parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 3rd Graz-Vienna Speech Workshop Connecting with Health Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3rd Graz-Vienna Speech Workshop "Connecting with Health Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067487v1</w:t>
+                <w:t xml:space="preserve">hal-05067467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions fluide-structure-acoustique lors de la productionde consonnes</w:t>
               </w:r>
@@ -8906,133 +8880,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical model of phonation with reduced and measurable parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RESONANCE FREQUENCIES IN NON-RIGID COMPRESSED WAVEGUIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Oualid Eliraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Graz-Vienna Speech Workshop "Connecting with Health Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proc. 31st International Congress on Sound and Vibration (ICSV31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067467v1</w:t>
+                <w:t xml:space="preserve">hal-05173494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESONANCE FREQUENCIES IN NON-RIGID COMPRESSED WAVEGUIDES</w:t>
+                <w:t xml:space="preserve">Resonance frequencies in non-rigid compressed waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Oualid Eliraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixège</w:t>
@@ -9050,73 +9050,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 31st International Congress on Sound and Vibration (ICSV31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Proc. 3rd Graz-Vienna Speech Workshop Connecting with Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173494v1</w:t>
+                <w:t xml:space="preserve">hal-05067487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF FLUID-STRUCTURE-ACOUSTIC INTERACTIONS DURING THE PRODUCTION OF CONSONANTS</w:t>
               </w:r>
@@ -10042,325 +10042,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIBRATION MODE DECOMPOSITION FROM HIGH-SPEED IMAGING OF AUTO-OSCILLATING VOCAL FOLD REPLICAS WITHOUT AND WITH VERTICAL TILTING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL AND THEORETICAL STUDY OF VOCAL FOLD REPLICAS ELASTICITY WITHOUT AND WITH INCLUSIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isao Tokuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International MAVEBA workshop (International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">27th international congress on sound and vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489405v1</w:t>
+                <w:t xml:space="preserve">hal-03327749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIFYING THE ELASTICITY OF MECHANICAL VOCAL FOLDS REPLICAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+                <w:t xml:space="preserve">VIBRATION MODE DECOMPOSITION FROM HIGH-SPEED IMAGING OF AUTO-OSCILLATING VOCAL FOLD REPLICAS WITHOUT AND WITH VERTICAL TILTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Tokuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 12th Int. MAVEBA workshop</w:t>
+              <w:t xml:space="preserve">12th International MAVEBA workshop (International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489399v1</w:t>
+                <w:t xml:space="preserve">hal-03489405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND THEORETICAL STUDY OF VOCAL FOLD REPLICAS ELASTICITY WITHOUT AND WITH INCLUSIONS</w:t>
+                <w:t xml:space="preserve">QUANTIFYING THE ELASTICITY OF MECHANICAL VOCAL FOLDS REPLICAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ahmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th international congress on sound and vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proc. 12th Int. MAVEBA workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327749v1</w:t>
+                <w:t xml:space="preserve">hal-03489399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of air-, bone-and teeth-conducted threshold levels by pure tone audiometry</w:t>
               </w:r>
@@ -10953,51 +10953,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of the vocal folds closure and the mucus influence</w:t>
+                <w:t xml:space="preserve">Modélisation physique de la fermeture des cordes vocales et de l'influence du mucus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
@@ -11024,75 +11024,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582207v1</w:t>
+                <w:t xml:space="preserve">hal-03465264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de la fermeture des cordes vocales et de l'influence du mucus.</w:t>
+                <w:t xml:space="preserve">Physical modeling of the vocal folds closure and the mucus influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
@@ -11119,51 +11119,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465264v1</w:t>
+                <w:t xml:space="preserve">hal-01582207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of external lighting and sensing photoglottograph</w:t>
               </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozaki Kazunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2015 - 9th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11844,51 +11844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in-vivo data to mechanical replica: the case of sibilant noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11920,191 +11920,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction aeroacoustique du bruit gendre par un jet plan a nombre de Reynolds modère issu d'une constriction rectangulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yo Fujiso</w:t>
+                <w:t xml:space="preserve">The influence of channel cross section shape in speech production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014 - 12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.551-557</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1867-1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984277v1</w:t>
+                <w:t xml:space="preserve">hal-00984297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of channel cross section shape in speech production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Wu</w:t>
+                <w:t xml:space="preserve">Prediction aeroacoustique du bruit gendre par un jet plan a nombre de Reynolds modère issu d'une constriction rectangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014 - 12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1867-1873</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.551-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984297v1</w:t>
+                <w:t xml:space="preserve">hal-00984277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des modes de propagation non plan dans les guides d'ondes a section variable</w:t>
               </w:r>
@@ -12215,51 +12215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical characterization of aerodynamic noise applied to moderate Reynolds number airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12326,316 +12326,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel caching for remote visualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental study of glottal geometry in phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ancel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849027v1</w:t>
+                <w:t xml:space="preserve">hal-00822267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of glottal geometry in phonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Parallel caching for remote visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Assenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">HSNCE 2013 - 4th IEEE International Workshop on High-Speed Network and Computing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822267v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cross section shape on steady and unsteady flow through a constricted channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSB 2013 - 10th International Workshop on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tempere, Finland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12768,51 +12768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of unvoiced fricative speech production: Influence of initial conditions on flow development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12885,77 +12885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cross section shape on the outcome of a two-mass model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12980,64 +12980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PetaFlow - An example of communication and computational technologies with social impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Assenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,208 +13181,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fluid flow for biomechanics: some examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude aéroacoustique des écoulements d'air à nombre de Reynolds modéré dans les voies aériennes supérieures chez l'humain - application à la production de sons de consonnes fricatives non voisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Osaka University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">JJCAAS 2012 - 8ème édition des Journées Jeunes Chercheurs en Audition, Acoustique musicale, et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738300v1</w:t>
+                <w:t xml:space="preserve">hal-00763385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude aéroacoustique des écoulements d'air à nombre de Reynolds modéré dans les voies aériennes supérieures chez l'humain - application à la production de sons de consonnes fricatives non voisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of fluid flow for biomechanics: some examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAAS 2012 - 8ème édition des Journées Jeunes Chercheurs en Audition, Acoustique musicale, et Signal audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Seminar Osaka University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763385v1</w:t>
+                <w:t xml:space="preserve">hal-00738300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution for pressure driven viscid flow in ducts of different shape: application to human upper airways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic characterisation of single and dual tooth-shaped obstacle replicas in relation to the study of unvoiced fricative speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13636,51 +13636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical aeroacoustic study of human unvoiced sibilant fricative speech production mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13781,407 +13781,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un convergent axisymétrique destiné à la validation expérimentale de production de parole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the influence of geometry on flow properties: application to oral tract articulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cisonni Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozaki Kazunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.47</w:t>
+              <w:t xml:space="preserve">WWCEKD 2011 - First International Workshop on World Wide Computing Environments for Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Osaka, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596991v1</w:t>
+                <w:t xml:space="preserve">hal-00594315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances d'une chambre d'isolation acoustique destinée à la validation expérimentale de validation de parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'un convergent axisymétrique destiné à la validation expérimentale de production de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.43</w:t>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596957v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet rond en aval d'une contraction brusque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Évaluation des performances d'une chambre d'isolation acoustique destinée à la validation expérimentale de validation de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°628 / session 15</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620918v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the influence of geometry on flow properties: application to oral tract articulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet rond en aval d'une contraction brusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fujiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nozaki Kazunori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWCEKD 2011 - First International Workshop on World Wide Computing Environments for Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Osaka, Japan. pp.1-4</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°628 / session 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594315v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal folds vibrations during phonation: Effect of acoustical coupling</w:t>
               </w:r>
@@ -14357,51 +14357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Aeroacoustic characterization of the sibilant [s] production from a simplified parameterized geometric model of the vocal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozaki Kazunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14491,51 +14491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14586,51 +14586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis of the unvoiced fricatives production based on a 2-articulators model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14694,64 +14694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement laminaire axisymétrique stationnaire dans un convergent : modélisation et validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14934,135 +14934,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of turbulent flow-induced sound production in presence of a tooth-shaped obstacle: towards sibilant [s] physical modelling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
+                <w:t xml:space="preserve">Influence d'un Modèle d'Incisive sur un Ecoulement à Reynolds 4000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Wada</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Shimojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494009v1</w:t>
+                <w:t xml:space="preserve">hal-00541363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of airflow through simplified vocal tract geometries relevant to speech production: preliminary results</w:t>
               </w:r>
@@ -15124,135 +15124,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un Modèle d'Incisive sur un Ecoulement à Reynolds 4000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+                <w:t xml:space="preserve">Numerical study of turbulent flow-induced sound production in presence of a tooth-shaped obstacle: towards sibilant [s] physical modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shinji Shimojo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2010 - 11th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541363v1</w:t>
+                <w:t xml:space="preserve">hal-00494009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle inhomogène des cordes vocales</w:t>
               </w:r>
@@ -15264,51 +15264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15359,51 +15359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15452,299 +15452,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of some aeroelastic phenomena during phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petaflow - a project towards information and communication technologies in society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAINT 2010 - 10th IEEE/IPSJ International Symposium on Applications and the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.347-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAINT.2010.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494007v1</w:t>
+                <w:t xml:space="preserve">hal-00924173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petaflow - a project towards information and communication technologies in society</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental study of some aeroelastic phenomena during phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAINT 2010 - 10th IEEE/IPSJ International Symposium on Applications and the Internet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICA 2010 - 20th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924173v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude aéroacoustique des écoulements d'air des voies aériennes supérieures de l'être humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fujiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15782,51 +15782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sibilant /s/ modelling: numerical study of the influence of the aperture between the teeth on the flow induced noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15929,51 +15929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16134,312 +16134,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Estienne</w:t>
+                <w:t xml:space="preserve">Velocity characterisation of axisymmetric jets from human-sized channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447049v1</w:t>
+                <w:t xml:space="preserve">hal-00447057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inhomogeneous mechanical replica of the vocal folds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447050v1</w:t>
+                <w:t xml:space="preserve">hal-00447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity characterisation of axisymmetric jets from human-sized channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+                <w:t xml:space="preserve">An inhomogeneous mechanical replica of the vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.905</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447057v1</w:t>
+                <w:t xml:space="preserve">hal-00447050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of sound production for constricted channels: application to simplified vocal tract geometries</w:t>
               </w:r>
@@ -16527,364 +16527,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards turbulence modelling in speech production: mean centreline velocity modelling for a round free jet</w:t>
+                <w:t xml:space="preserve">Towards sibilant /s/ modelling: preliminary computational results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Shimojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETMM 2008 - 7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Limassol, Cyprus. pp.5</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262278v1</w:t>
+                <w:t xml:space="preserve">hal-00323696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards turbulence modelling in speech production: mean centreline velocity modelling for a round free jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ETMM 2008 - 7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Limassol, Cyprus. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323681v1</w:t>
+                <w:t xml:space="preserve">hal-00262278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sibilant /s/ modelling: preliminary computational results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shinji Shimojo</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.128</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323696v1</w:t>
+                <w:t xml:space="preserve">hal-00323681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
               </w:r>
@@ -16991,51 +16991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the complexity of glottal flow models: in-vitro validation for steady flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17322,191 +17322,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+                <w:t xml:space="preserve">Experimental validation of simplified free jet turbulence models applied to the vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362115v1</w:t>
+                <w:t xml:space="preserve">hal-00319956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation and physical modelling of vocal folds pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17521,221 +17495,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of simplified free jet turbulence models applied to the vocal tract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319956v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of speech production: influence of the viscous and thermal losses, 3D effects, and influence of the acoustical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17760,51 +17760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of direct and inverse glottal flow models for unsteady flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17868,51 +17868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Direct and Inverse Glottal Flow Models for Unsteady Flow Conditions and Complete Closure of Glottal Constriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17970,307 +17970,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371456v1</w:t>
+                <w:t xml:space="preserve">hal-00371468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371468v1</w:t>
+                <w:t xml:space="preserve">hal-00371456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study of asymmetric vocal fold vibrations: modeling and &amp;quot;in-vitro&amp;quot; validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18347,64 +18347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction aérodynamique des « fausses » cordes vocales sur l'oscillation des cordes vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18455,51 +18455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction in Obstructive Sleep Apnea: validation of numerical simulations using in-vitro measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18507,51 +18507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress of Biomechanics, fluid-structure interaction thread</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18576,64 +18576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of some additional issues in physical vocal folds models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18701,51 +18701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction of hypopnea phenomenon using a physical and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18753,51 +18753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18828,77 +18828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vitro study of pharyngeal pressure losses at the origin of obstructive sleep apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18945,90 +18945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstructive sleep apnea syndrome. Part 2: computer simulation of the fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Poitiers, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19576,90 +19576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a fluid-structure interaction keeps you awake : a physical approach to Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert T. Ferber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Sleep Apnea Research</w:t>
@@ -19861,51 +19861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Oualid Eliraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#233;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825125500863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Freixes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.114740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825123500680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Honda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Kanaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Tokuda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080468" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02415110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lucero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshinaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.043111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Baiges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Codina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049765" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Yoshinaga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozaki Kazunori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Wada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT689W8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.03.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.05.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Luo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962488" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Al&#237;as" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950698" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4039HWL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.07.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCD05P6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/547492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q81K9NV2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nozaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4922366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4900595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9429-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84LW6208-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Luo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825113500026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-012-9616-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PX7V0Q5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/45/2/025505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carlos Lucero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lem G. Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4728170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.06.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HDTK45-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/11/115402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QD1KDBHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Shimojo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0645-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63GKRMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNSM5818-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3056468" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMCQCPN8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willems" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2931959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384846" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez-Arteaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067487v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067450v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Yazbek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Yamada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazuki Maezono" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Hayashi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Matsui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582207v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465264v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577879v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800080" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assenmacher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823574v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cisonni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujiso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Tanaka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisaku Sakane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692419v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596957v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620918v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisonni Julien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelem Louren&#231;o" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Shigeo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620921v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494002v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541363v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546818v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meijers" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2010.72" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zishun Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangguo Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fang Jeng Lim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447057v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262278v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Tran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Oualid Eliraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#233;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825125500863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Guasch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Freixes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.114740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825123500680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuto Honda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuka Kanaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Tokuda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116504" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02415110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lucero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshinaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.043111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Baiges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Codina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Yoshinaga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozaki Kazunori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Wada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.03.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT689W8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500648" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Luo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Dabbaghchian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Engwall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962488" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Al&#237;as" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950698" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4039HWL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fujiso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q81K9NV2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCD05P6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/547492" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Assenmacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Ichi Baba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nozaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4922366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4900595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9429-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84LW6208-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Luo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4813397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825113500026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-012-9616-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PX7V0Q5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/45/2/025505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carlos Lucero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lem G. Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4728170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.06.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71HDTK45-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/11/115402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QD1KDBHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Shimojo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0645-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63GKRMV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNSM5818-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3056468" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-008-0412-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMCQCPN8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willems" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2931959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2007.08.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384846" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L587D5D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Paoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez-Arteaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teul&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067450v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Yazbek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234886v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327749v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489399v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Yamada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazuki Maezono" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Hayashi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Matsui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434679v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582207v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Honda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577879v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984277v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800080" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assenmacher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823574v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cisonni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fujiso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763385v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738300v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ohsaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Tanaka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisaku Sakane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692419v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594315v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisonni Julien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596957v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620918v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelem Louren&#231;o" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wada Shigeo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620921v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494002v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494009v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546818v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ebara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAINT.2010.72" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494007v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meijers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494008v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zishun Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangguo Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fang Jeng Lim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447050v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323696v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194887v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108527v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lopez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279665" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109393v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Tran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>