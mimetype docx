--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -347,1597 +347,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204142v1</w:t>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Boivin</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118147v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461684v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
+              <w:t xml:space="preserve">Soil Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312007v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341 (Juin 2024), pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+                <w:t xml:space="preserve">hal-04619698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001990⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anticiper pour mieux planifier : quelle demande en eau pour quelle agriculture demain ?, 45, pp.8144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606232v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648207v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blight</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (6), pp.001990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619698v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil health in temperate agroforestry: influence of tree species and position in the field</w:t>
+                <w:t xml:space="preserve">Unlocking secrets of microbial ecotoxicology: recent achievements and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Soiron</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
+                <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (10), pp.1781-1800. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (10), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03650340.2022.2116013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778660v1</w:t>
+                <w:t xml:space="preserve">hal-04740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking secrets of microbial ecotoxicology: recent achievements and future challenges</w:t>
+                <w:t xml:space="preserve">Soil health in temperate agroforestry: influence of tree species and position in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Alexis Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (10), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (10), pp.1781-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2022.2116013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740815v1</w:t>
+                <w:t xml:space="preserve">hal-03778660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 149, pp.107961. </w:t>
@@ -2295,51 +2295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil photosynthetic microbial communities mediate aggregate stability: influence of cropping systems and herbicide use in an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,827 +2553,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.354 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608082v1</w:t>
+                <w:t xml:space="preserve">hal-01792467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
+                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (3), pp.354 - 366. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792467v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Erel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schreck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473134v1</w:t>
+                <w:t xml:space="preserve">hal-01604827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tlili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Blanck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Cassio</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4271--4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473127v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Brillard</w:t>
+                <w:t xml:space="preserve">Fernanda Cassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01509043v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Erel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Arnal</w:t>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604827v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community responses to heat wave components: drought and high temperature</w:t>
               </w:r>
@@ -3476,90 +3476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ spatio-temporal changes in pollution-induced community tolerance to zinc in autotrophic and heterotrophic biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Corcoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,64 +4322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,281 +4527,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548792v1</w:t>
+                <w:t xml:space="preserve">hal-03548767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548788v1</w:t>
+                <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
               </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4908,154 +4908,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548767v1</w:t>
+                <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
@@ -5080,64 +5080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5207,64 +5207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5289,517 +5289,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Nicolas</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/x8by-ae98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153623v1</w:t>
+                <w:t xml:space="preserve">hal-03284381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Leboulanger</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/m5st-rc67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402786v1</w:t>
+                <w:t xml:space="preserve">hal-03229060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284381v1</w:t>
+                <w:t xml:space="preserve">hal-03402786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229060v2</w:t>
+                <w:t xml:space="preserve">hal-03153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
               </w:r>
@@ -5837,51 +5837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5964,51 +5964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6205,64 +6205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6287,51 +6287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6345,96 +6345,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144190v2</w:t>
+                <w:t xml:space="preserve">hal-03041889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°45</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6541,51 +6541,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6599,120 +6599,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865248v2</w:t>
+                <w:t xml:space="preserve">hal-03144190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6726,120 +6726,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988676v2</w:t>
+                <w:t xml:space="preserve">hal-02865248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6853,120 +6853,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865228v2</w:t>
+                <w:t xml:space="preserve">hal-02988676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6980,332 +6980,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041889v2</w:t>
+                <w:t xml:space="preserve">hal-02865228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860927v1</w:t>
+                <w:t xml:space="preserve">hal-02790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790742v1</w:t>
+                <w:t xml:space="preserve">hal-02860927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7463,51 +7463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,515 +7585,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t>
+                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170700v1</w:t>
+                <w:t xml:space="preserve">hal-02791523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t>
+                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Forslund</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02791523v1</w:t>
+                <w:t xml:space="preserve">hal-03170700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8169,51 +8169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02603DE6"/>
+    <w:nsid w:val="17E47D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8317,51 +8317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C7C5A5F"/>
+    <w:nsid w:val="9ED801C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8551,51 +8551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-berard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Sassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(03)00398-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0JP8BN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-berard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Sassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(03)00398-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0JP8BN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>