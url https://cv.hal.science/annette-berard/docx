--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -347,1597 +347,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+                <w:t xml:space="preserve">hal-04204142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312007v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
+              <w:t xml:space="preserve">Soil Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204142v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+                <w:t xml:space="preserve">hal-04461684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04461684v1</w:t>
+                <w:t xml:space="preserve">hal-04312007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118147v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blight</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ramone</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619698v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (6), pp.001990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04648207v1</w:t>
+                <w:t xml:space="preserve">hal-04606232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anticiper pour mieux planifier : quelle demande en eau pour quelle agriculture demain ?, 45, pp.8144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+                <w:t xml:space="preserve">hal-04648207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341 (Juin 2024), pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606232v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking secrets of microbial ecotoxicology: recent achievements and future challenges</w:t>
+                <w:t xml:space="preserve">Soil health in temperate agroforestry: influence of tree species and position in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Alexis Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (10), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (10), pp.1781-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2022.2116013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740815v1</w:t>
+                <w:t xml:space="preserve">hal-03778660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil health in temperate agroforestry: influence of tree species and position in the field</w:t>
+                <w:t xml:space="preserve">Unlocking secrets of microbial ecotoxicology: recent achievements and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Soiron</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
+                <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (10), pp.1781-1800. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (10), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03650340.2022.2116013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778660v1</w:t>
+                <w:t xml:space="preserve">hal-04740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 149, pp.107961. </w:t>
@@ -2295,51 +2295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil photosynthetic microbial communities mediate aggregate stability: influence of cropping systems and herbicide use in an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,827 +2553,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792467v1</w:t>
+                <w:t xml:space="preserve">hal-01608082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Florio</w:t>
+                <w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.354 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608082v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Erel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Arnal</w:t>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4271--4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604827v1</w:t>
+                <w:t xml:space="preserve">hal-01473134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Hans Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Cassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473134v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Cassio</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01473127v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bardin</w:t>
+                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Erel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brillard</w:t>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01509043v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community responses to heat wave components: drought and high temperature</w:t>
               </w:r>
@@ -3476,90 +3476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ spatio-temporal changes in pollution-induced community tolerance to zinc in autotrophic and heterotrophic biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Corcoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,64 +4322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,178 +4527,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548767v1</w:t>
+                <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -4712,350 +4712,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548792v1</w:t>
+                <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548795v1</w:t>
+                <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548788v1</w:t>
+                <w:t xml:space="preserve">hal-03548767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
@@ -5080,64 +5080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5207,64 +5207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5289,541 +5289,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284381v1</w:t>
+                <w:t xml:space="preserve">hal-03402786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229060v2</w:t>
+                <w:t xml:space="preserve">hal-03153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Leboulanger</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/x8by-ae98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402786v1</w:t>
+                <w:t xml:space="preserve">hal-03284381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Nicolas</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/m5st-rc67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153623v1</w:t>
+                <w:t xml:space="preserve">hal-03229060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -5837,120 +5837,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284368v1</w:t>
+                <w:t xml:space="preserve">hal-03175760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -5964,96 +5964,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175760v1</w:t>
+                <w:t xml:space="preserve">hal-03284368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°52</w:t>
               </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6205,64 +6205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6287,51 +6287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6345,96 +6345,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041889v2</w:t>
+                <w:t xml:space="preserve">hal-03144190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°45</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6541,51 +6541,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6599,120 +6599,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144190v2</w:t>
+                <w:t xml:space="preserve">hal-02865248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6726,120 +6726,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865248v2</w:t>
+                <w:t xml:space="preserve">hal-02988676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6853,120 +6853,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988676v2</w:t>
+                <w:t xml:space="preserve">hal-02865228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6980,332 +6980,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865228v2</w:t>
+                <w:t xml:space="preserve">hal-03041889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790742v1</w:t>
+                <w:t xml:space="preserve">hal-02860927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860927v1</w:t>
+                <w:t xml:space="preserve">hal-02790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7463,51 +7463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,515 +7585,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t>
+                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Forslund</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Tamara Ben Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791523v1</w:t>
+                <w:t xml:space="preserve">hal-03170700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t>
+                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Ben Ari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170700v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8169,51 +8169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E47D94"/>
+    <w:nsid w:val="B6EC7553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8317,51 +8317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9ED801C1"/>
+    <w:nsid w:val="A38123C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8551,51 +8551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-berard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Sassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(03)00398-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0JP8BN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-berard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Sassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(03)00398-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0JP8BN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>