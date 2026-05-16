--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -347,1597 +347,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204142v1</w:t>
+                <w:t xml:space="preserve">hal-04312007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Boivin</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118147v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461684v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What impact does agricultural animal traction have on soil health? Preliminary experimentation in organic market gardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
+              <w:t xml:space="preserve">Soil Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilad.2025.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312007v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+                <w:t xml:space="preserve">hal-04461684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anticiper pour mieux planifier : quelle demande en eau pour quelle agriculture demain ?, 45, pp.8144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+                <w:t xml:space="preserve">hal-04648207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341 (Juin 2024), pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606232v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les racines pour moduler les impacts des déficits en eau et améliorer la gestion de l’eau dans les agrosystèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8144⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648207v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le béton, la steppe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blight</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (6), pp.001990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619698v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil health in temperate agroforestry: influence of tree species and position in the field</w:t>
+                <w:t xml:space="preserve">Unlocking secrets of microbial ecotoxicology: recent achievements and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Gall</w:t>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Soiron</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
+                <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (10), pp.1781-1800. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (10), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03650340.2022.2116013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778660v1</w:t>
+                <w:t xml:space="preserve">hal-04740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking secrets of microbial ecotoxicology: recent achievements and future challenges</w:t>
+                <w:t xml:space="preserve">Soil health in temperate agroforestry: influence of tree species and position in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Alexis Soiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (10), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (10), pp.1781-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2022.2116013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740815v1</w:t>
+                <w:t xml:space="preserve">hal-03778660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 149, pp.107961. </w:t>
@@ -2295,51 +2295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil photosynthetic microbial communities mediate aggregate stability: influence of cropping systems and herbicide use in an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Consentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,827 +2553,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.354 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608082v1</w:t>
+                <w:t xml:space="preserve">hal-01792467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration by soil transfer: impacts on restored soil profiles and topsoil functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
+                <w:t xml:space="preserve">Soil C and N statuses determine the effect of maize inoculation by plant growth-promoting rhizobacteria on nitrifying and denitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (3), pp.354 - 366. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rec.12424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08589-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792467v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Erel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schreck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473134v1</w:t>
+                <w:t xml:space="preserve">hal-01604827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tlili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Blanck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Cassio</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4271--4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473127v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Brillard</w:t>
+                <w:t xml:space="preserve">Fernanda Cassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01509043v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Erel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Arnal</w:t>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604827v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community responses to heat wave components: drought and high temperature</w:t>
               </w:r>
@@ -3476,90 +3476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ spatio-temporal changes in pollution-induced community tolerance to zinc in autotrophic and heterotrophic biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Corcoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,64 +4322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,178 +4527,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548792v1</w:t>
+                <w:t xml:space="preserve">hal-03548767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -4712,96 +4712,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548795v1</w:t>
+                <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
               </w:r>
@@ -4826,64 +4826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4908,154 +4908,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548767v1</w:t>
+                <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
@@ -5080,64 +5080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5207,64 +5207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5289,541 +5289,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Leboulanger</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/x8by-ae98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402786v1</w:t>
+                <w:t xml:space="preserve">hal-03284381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Nicolas</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/m5st-rc67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153623v1</w:t>
+                <w:t xml:space="preserve">hal-03229060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284381v1</w:t>
+                <w:t xml:space="preserve">hal-03402786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229060v2</w:t>
+                <w:t xml:space="preserve">hal-03153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -5837,120 +5837,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175760v1</w:t>
+                <w:t xml:space="preserve">hal-03284368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -5964,96 +5964,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284368v1</w:t>
+                <w:t xml:space="preserve">hal-03175760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°52</w:t>
               </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6205,64 +6205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6287,51 +6287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6345,96 +6345,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144190v2</w:t>
+                <w:t xml:space="preserve">hal-03041889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°45</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6541,51 +6541,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6599,120 +6599,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/zx91-bw13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865248v2</w:t>
+                <w:t xml:space="preserve">hal-03144190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6726,120 +6726,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/CMHM-JQ56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988676v2</w:t>
+                <w:t xml:space="preserve">hal-02865248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6853,120 +6853,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/9HM9-3C17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865228v2</w:t>
+                <w:t xml:space="preserve">hal-02988676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°47</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -6980,332 +6980,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/6MQT-0H51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/S8MJ-FJ72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041889v2</w:t>
+                <w:t xml:space="preserve">hal-02865228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860927v1</w:t>
+                <w:t xml:space="preserve">hal-02790742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°41</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique, N°42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790742v1</w:t>
+                <w:t xml:space="preserve">hal-02860927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7437,77 +7437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,515 +7585,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t>
+                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170700v1</w:t>
+                <w:t xml:space="preserve">hal-02791523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t>
+                <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Forslund</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02791523v1</w:t>
+                <w:t xml:space="preserve">hal-03170700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8169,51 +8169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6EC7553"/>
+    <w:nsid w:val="FBF0465A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8317,51 +8317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A38123C4"/>
+    <w:nsid w:val="E26D770F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8551,51 +8551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-berard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Sassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(03)00398-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0JP8BN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-berard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boivin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilad.2025.100059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandro Florio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01792467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12424" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08589-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Sassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(03)00398-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM0JP8BN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865228v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/S8MJ-FJ72" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427594v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>