--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -3610,407 +3610,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research areas of the plasma spectroscopy group at the University of Valladolid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel ion strings in linear multipole traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marciante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Mar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. A. J.A. Aparicio</w:t>
+                <w:t xml:space="preserve">J. Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (3), pp.13</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.021404(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286489v1</w:t>
+                <w:t xml:space="preserve">hal-00574770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-ﬂuctuation model applied to Stark-Zeeman spectral line shapes in plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ferri</w:t>
+                <w:t xml:space="preserve">Research areas of the plasma spectroscopy group at the University of Valladolid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Mar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. J.A. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mossé</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Talin</w:t>
+                <w:t xml:space="preserve">M.I. de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830789v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel ion strings in linear multipole traps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pedregosa-Gutierrez</w:t>
+                <w:t xml:space="preserve">Frequency-ﬂuctuation model applied to Stark-Zeeman spectral line shapes in plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.026407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.026407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574770v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfields in hot dense hydrogen plasmas</w:t>
               </w:r>
@@ -16444,51 +16444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerroudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard Masson-Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rosato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ae1da7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calisti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benkadoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Talin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2024.101084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vlachos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ospina-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Bradford" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Callejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.035207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac68b9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Grandvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.035206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Astapenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Lisitsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2019.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigosos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Jorge Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genesio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6040055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Le Marec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.033852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jarrah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gilleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2015.04.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/22/224003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gigosos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez-Herrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Iglesias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2020259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rosato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720106v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rosmej" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.033424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFSKXMXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mancini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Florido" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN2863F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J.A. Aparicio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirisan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. de La Rosa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026407" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2011.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDRX1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bureyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kadomtsev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Levashova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lisitsa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009220032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXWTBP75-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NH0Q471-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dufty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Pogorelov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036410" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gigosos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lisitsa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shuvaev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00139-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8DQRKWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Del Rio Gaztelurrutia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLMSVX4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Gonzalez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796339v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benredjem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guilbaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klisnick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PSCP1W9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Rosmej" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PMVPX41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Tm Meftah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chohra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguettaia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khelfaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stamm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moss&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00084-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TMNC5Z3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/330" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gigosos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00090-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K515NTX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00066-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG7DKWM6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.056406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stamm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Suss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00105-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FZZK3Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00108-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MX8B1DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poquerusse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00092-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L848HTGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00113-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHBVQM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Lee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00060-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C03D25S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc Woolsey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Back" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00096-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8TVVSQJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Derfoul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ceccotti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00093-X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZF14LX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Iglesias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Rogers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shepherd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bar-Shalom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Murillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00076-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NHKXNJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.1005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gauthier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexiou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600011757" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stamm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.R6943" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Rose" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.942" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hammel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Keane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4650" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert-Mouret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meftah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.5568" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubiti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meftah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00101-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFFFX3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00066-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CS14JSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00048-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS000ZJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796361v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asfaw" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.2314" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00085-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ7GZRXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796362v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00103-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ8X80XJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/20/015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74D9D1743BEF70DF02F260E5DB6E51DBE27B9EB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796366v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hammel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.6396" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00184-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB3MPQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796367v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Berkovsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Dufty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4087" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.1918" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5644" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(94)90065-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8C3M70B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600008260" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796348v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Glenzer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wrubel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buscher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kunze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/27/22/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5947148019CAFB9999A64A499282857AEB72E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628028v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glenzer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5889" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Osterheld" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Suter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1141829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796354v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khelfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.5433" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaftandjian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(90)90076-I" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VQGQ8V3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796351v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.38.4883" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598575v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794840v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975730" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794841v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilleron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975745" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975722" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Marec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larroche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426746v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_44" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_29" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286465v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008508" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p11-031" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626828v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alessi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286446v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.879269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286453v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201010113" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKKX6W6Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796345v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/244/4/042001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284990v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184810v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stambulchik" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Kyung Chung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030378" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(04)46011-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501367v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081432v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189868v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerroudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard Masson-Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rosato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ae1da7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calisti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benkadoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Talin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2024.101084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vlachos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ospina-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Bradford" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Callejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.035207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac68b9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Grandvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.035206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Astapenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Lisitsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2019.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigosos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Jorge Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genesio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6040055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Le Marec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.033852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jarrah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gilleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2015.04.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/22/224003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gigosos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez-Herrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Iglesias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2020259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rosato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720106v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rosmej" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.033424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFSKXMXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mancini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Florido" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN2863F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J.A. Aparicio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirisan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. de La Rosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2011.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDRX1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bureyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kadomtsev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Levashova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lisitsa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009220032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXWTBP75-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NH0Q471-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dufty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Pogorelov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036410" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gigosos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lisitsa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shuvaev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00139-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8DQRKWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Del Rio Gaztelurrutia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLMSVX4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Gonzalez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796339v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benredjem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guilbaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klisnick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PSCP1W9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Rosmej" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PMVPX41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Tm Meftah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chohra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguettaia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khelfaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stamm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moss&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00084-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TMNC5Z3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/330" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gigosos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00090-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K515NTX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00066-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG7DKWM6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.056406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stamm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Suss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00105-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FZZK3Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00108-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MX8B1DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poquerusse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00092-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L848HTGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00113-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHBVQM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Lee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00060-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C03D25S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc Woolsey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Back" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00096-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8TVVSQJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Derfoul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ceccotti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00093-X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZF14LX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Iglesias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Rogers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shepherd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bar-Shalom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Murillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00076-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NHKXNJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.1005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gauthier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexiou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600011757" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stamm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.R6943" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Rose" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.942" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hammel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Keane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4650" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert-Mouret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meftah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.5568" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubiti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meftah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00101-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFFFX3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00066-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CS14JSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00048-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS000ZJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796361v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asfaw" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.2314" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00085-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ7GZRXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796362v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00103-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ8X80XJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/20/015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74D9D1743BEF70DF02F260E5DB6E51DBE27B9EB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796366v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hammel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.6396" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00184-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB3MPQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796367v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Berkovsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Dufty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4087" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.1918" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5644" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(94)90065-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8C3M70B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600008260" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796348v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Glenzer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wrubel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buscher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kunze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/27/22/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5947148019CAFB9999A64A499282857AEB72E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628028v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glenzer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5889" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Osterheld" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Suter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1141829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796354v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khelfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.5433" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaftandjian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(90)90076-I" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VQGQ8V3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796351v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.38.4883" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598575v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794840v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975730" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794841v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilleron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975745" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975722" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Marec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larroche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426746v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_44" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_29" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286465v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008508" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p11-031" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626828v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alessi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286446v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.879269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286453v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201010113" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKKX6W6Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796345v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/244/4/042001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284990v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184810v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stambulchik" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Kyung Chung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030378" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(04)46011-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501367v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081432v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189868v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>