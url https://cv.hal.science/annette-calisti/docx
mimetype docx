--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -760,248 +760,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark–Zeeman line-shape model for multi-electron radiators in hot dense plasmas subjected to large magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionization by electron impacts and ionization potential depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0058552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.105001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac68b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472986v1</w:t>
+                <w:t xml:space="preserve">hal-03830896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization by electron impacts and ionization potential depression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pain</w:t>
+                <w:t xml:space="preserve">Stark–Zeeman line-shape model for multi-electron radiators in hot dense plasmas subjected to large magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (10), pp.105001. </w:t>
+              <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.015901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac68b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0058552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830896v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical implosion platform for the study of highly magnetized plasmas at Laser MegaJoule</w:t>
               </w:r>
@@ -1134,87 +1134,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark–Zeeman line-shape model for multi-electron radiators in hot dense plasmas subjected to large magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.015901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0058552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806863v1</w:t>
@@ -1591,161 +1591,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical molecular dynamics simulations of hydrogen plasmas and development of an analytical statistical model for computational validity assessment</w:t>
+                <w:t xml:space="preserve">A New Procedure to Determine the Plasma Parameters from a Genetic Algorithm Coupled with the Spectral Line-Shape Code PPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gigosos</w:t>
+                <w:t xml:space="preserve">C. Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. González-Herrero</w:t>
+                <w:t xml:space="preserve">Paul Genesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Florido</w:t>
+                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (3), </w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.033307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms6040055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913370v1</w:t>
+                <w:t xml:space="preserve">hal-01913141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-driven strong magnetostatic fields with applications to charged beam transport and magnetized high energy-density physics</w:t>
               </w:r>
@@ -1859,144 +1842,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Procedure to Determine the Plasma Parameters from a Genetic Algorithm Coupled with the Spectral Line-Shape Code PPP</w:t>
+                <w:t xml:space="preserve">Classical molecular dynamics simulations of hydrogen plasmas and development of an analytical statistical model for computational validity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mossé</w:t>
+                <w:t xml:space="preserve">A. Gigosos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Genesio</w:t>
+                <w:t xml:space="preserve">D. González-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
+                <w:t xml:space="preserve">N. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Florido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.55. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms6040055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.033307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913141v1</w:t>
+                <w:t xml:space="preserve">hal-01913370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of hydrogen atom by ultrashort laser pulses in optically dense plasma</w:t>
               </w:r>
@@ -2673,295 +2673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence of Microﬁeld Directionality on Line Shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Dynamics Effect on Stark-Broadened Line Shapes: A Cross-Comparison of Various Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Demura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Iglesias</w:t>
+                <w:t xml:space="preserve">Joël Rosato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2, pp.259-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms2020259⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.299-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms2030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010847v1</w:t>
+                <w:t xml:space="preserve">hal-01018749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Dynamics Effect on Stark-Broadened Line Shapes: A Cross-Comparison of Various Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inﬂuence of Microﬁeld Directionality on Line Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mossé</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Demura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Gigosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gonzalez-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rosato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Talin</w:t>
+                <w:t xml:space="preserve">Carlos Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (3), pp.299-318. </w:t>
+              <w:t xml:space="preserve">, 2014, 2, pp.259-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms2030299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms2020259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018749v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Profiles of Ni-like Collisional XUV Laser Amplifiers: Particle Correlation Effects</w:t>
               </w:r>
@@ -3370,51 +3370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of improved satellite line shapes on the argon He-beta spectral feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A. Gigosos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.197-202. </w:t>
@@ -4136,298 +4136,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of the method of the kinetic equation and the ﬂuctuating-frequency method in the theory of the broadening of spectral lines</w:t>
+                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Bureyeva</w:t>
+                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Kadomtsev</w:t>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Levashova</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lisitsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Calisti</w:t>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830784v1</w:t>
+                <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalence of the method of the kinetic equation and the ﬂuctuating-frequency method in the theory of the broadening of spectral lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Bureyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
+                <w:t xml:space="preserve">M.B. Kadomtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renaudin</w:t>
+                <w:t xml:space="preserve">M.G. Levashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Peyrusse</w:t>
+                <w:t xml:space="preserve">V. Lisitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (10), pp.647-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364009220032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561863v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion dynamics in a linear radio-frequency trap with a single cooling laser</w:t>
               </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (1), pp.99-104. </w:t>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and ionization effects on hydrogen spectral line shapes in dense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Bureyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Lisitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,51 +5668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact expression of the impact broadening operator for hydrogen Stark broadening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A. Gigosos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,298 +5770,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line shape and ray trace calculations in satured X-ray lasers : Application to Ni-like silver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line shape and ray trace calculations in saturated X-ray lasers: Application to Ni-like silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Klisnick</w:t>
+                <w:t xml:space="preserve">D Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moller</w:t>
+                <w:t xml:space="preserve">O Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JQSRT 99</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (1-3), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273191v1</w:t>
+                <w:t xml:space="preserve">hal-01796339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line shape and ray trace calculations in saturated X-ray lasers: Application to Ni-like silver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ros</w:t>
+                <w:t xml:space="preserve">Line shape and ray trace calculations in satured X-ray lasers : Application to Ni-like silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JQSRT 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.67-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01796339v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening and intensity properties of complex autoionizing states</w:t>
               </w:r>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A. Gigosos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Bureyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37, pp.1343</w:t>
@@ -6711,51 +6711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (1-4), pp.319-326. </w:t>
@@ -6799,269 +6799,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear response of electrons to a positive ion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics simulation for modeling plasma spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Gigosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (22), pp.6049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910174v1</w:t>
+                <w:t xml:space="preserve">hal-00142113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation for modeling plasma spectroscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear response of electrons to a positive ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Dufty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Pogorelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36, pp.6057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/22/330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142113v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation for modelling plasma spectroscopy</w:t>
               </w:r>
@@ -8852,429 +8852,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-centre bound states in hot dense plasmas</w:t>
+                <w:t xml:space="preserve">Modeling the radiative properties of dense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sj Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Angelo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leboucher-Dalimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (1), pp.39-43. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (1), pp.942-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263034600011757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796372v1</w:t>
+                <w:t xml:space="preserve">hal-01796374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic broadening model for high-n Balmer line profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Calisti</w:t>
+                <w:t xml:space="preserve">Two-centre bound states in hot dense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Stamm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. W. Lee</w:t>
+                <w:t xml:space="preserve">S Alexiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Leboucher-Dalimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.R6943⟩</w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263034600011757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178515v1</w:t>
+                <w:t xml:space="preserve">hal-01796372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the radiative properties of dense plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Gauthier</w:t>
+                <w:t xml:space="preserve">Electronic broadening model for high-n Balmer line profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sj Rose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Leboucher-Dalimier</w:t>
+                <w:t xml:space="preserve">R. W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (1), pp.942-950. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (6), pp.R6943-R6946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.R6943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796374v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing effects of collisional ionization and radiative cooling in inertially confined plasmas</w:t>
               </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leboucher-Dalimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9820,51 +9820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of plasma spectroscopy: Recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10392,51 +10392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of line overlapping and dynamical Stark broadening on calculated gains in soft-x-ray lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,51 +10672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective gain and Stark profile calculations in the recombination scheme x-ray lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11634,51 +11634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11870,329 +11870,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL FOR THE LINE-SHAPES OF COMPLEX-IONS IN HOT AND DENSE-PLASMAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMULATION MICROFIELD METHOD FOR PLASMA SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Khelfaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Stamm</w:t>
+                <w:t xml:space="preserve">P Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Talin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rw Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 42 (9), pp.5433-5440. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 44 (1), pp.19-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.42.5433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-4073(90)90076-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796354v1</w:t>
+                <w:t xml:space="preserve">hal-01796352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION MICROFIELD METHOD FOR PLASMA SPECTROSCOPY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODEL FOR THE LINE-SHAPES OF COMPLEX-IONS IN HOT AND DENSE-PLASMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-4073(90)90076-I⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 42 (9), pp.5433-5440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.42.5433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01796352v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODEL FOR STARK-BROADENING OF MULTIELECTRON ION LINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12256,51 +12256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation calculation of the ion-dynamic effect on overlapping neutral helium lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13006,51 +13006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Genesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATOMIC PROCESSES IN PLASMAS (APIP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. </w:t>
@@ -13199,563 +13199,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Properties of Collisional Xuv Lasers for the Amplification of Femtosecond Pulses</w:t>
+                <w:t xml:space="preserve">Spectral and Coherence Properties of the Ne-like Zn X-Ray Laser at PALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Klisnick</w:t>
+                <w:t xml:space="preserve">A. Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Marec</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Guilbaud</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Lasers 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jorge Rocca, Carmen Menoni, Mario Marconi, May 2014, Fort Collins, United States. pp.45-52, </w:t>
+              <w:t xml:space="preserve">X-ray lasers 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Rocca, C. Menoni, M. Marconi, May 2014, Fort Collins, United States. pp.339-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426734v1</w:t>
+                <w:t xml:space="preserve">hal-01426746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and Coherence Properties of the Ne-like Zn X-Ray Laser at PALS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Spectral Properties of Collisional Xuv Lasers for the Amplification of Femtosecond Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nejdl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Tissandier</w:t>
+                <w:t xml:space="preserve">O. Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-ray lasers 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Rocca, C. Menoni, M. Marconi, May 2014, Fort Collins, United States. pp.339-343, </w:t>
+              <w:t xml:space="preserve">X-Ray Lasers 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jorge Rocca, Carmen Menoni, Mario Marconi, May 2014, Fort Collins, United States. pp.45-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426746v1</w:t>
+                <w:t xml:space="preserve">hal-01426734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral broadening of Ni-like XUV laser lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of particle correlation effects on line profiles of Ni-like collisional XUV laser amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Talin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Lasers 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 181-184, </w:t>
+              <w:t xml:space="preserve">X−Ray Lasers 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.49-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973946v1</w:t>
+                <w:t xml:space="preserve">hal-00880871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of particle correlation effects on line profiles of Ni-like collisional XUV laser amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral broadening of Ni-like XUV laser lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Klisnick</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X−Ray Lasers 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.49-53, </w:t>
+              <w:t xml:space="preserve">X-Ray Lasers 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 181-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880871v1</w:t>
+                <w:t xml:space="preserve">hal-00973946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacity proﬁles in inertial conﬁnement fusion plasmas</w:t>
               </w:r>
@@ -13884,64 +13884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14129,282 +14129,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Power Losses in Fusion Plasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral width of seeded and ASE XUV lasers: experiment and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Colloquium on Atomic Spectra and Oscillator Strengths for Astrophysical and Laboratory Plasmas.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X-Ray Lasers and Coherent X-Ray Sources: Development and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286424v1</w:t>
+                <w:t xml:space="preserve">hal-00626828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral width of seeded and ASE XUV lasers: experiment and numerical simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative Power Losses in Fusion Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Lasers and Coherent X-Ray Sources: Development and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Colloquium on Atomic Spectra and Oscillator Strengths for Astrophysical and Laboratory Plasmas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berkeley, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/p11-031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626828v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative properties in ICF plasmas</w:t>
               </w:r>
@@ -14514,247 +14514,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Molecular Dynamics Model for Coupled Two-Component Plasmas – Ionization Balance and Time Considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Talin</w:t>
+                <w:t xml:space="preserve">Radiation power losses and opacity of mid-Z impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Physics of Non-Ideal Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201010113⟩</w:t>
+              <w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON INERTIAL FUSION SCIENCES AND APPLICATIONS, PARTS 1-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/244/4/042001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286453v1</w:t>
+                <w:t xml:space="preserve">hal-01796345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation power losses and opacity of mid-Z impurities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Gilleron</w:t>
+                <w:t xml:space="preserve">Classical Molecular Dynamics Model for Coupled Two-Component Plasmas – Ionization Balance and Time Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Talin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIXTH INTERNATIONAL CONFERENCE ON INERTIAL FUSION SCIENCES AND APPLICATIONS, PARTS 1-4</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on the Physics of Non-Ideal Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chernogolovka, Russia. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201010113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/244/4/042001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796345v1</w:t>
+                <w:t xml:space="preserve">hal-01286453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spectrale des lasers XUV</w:t>
               </w:r>
@@ -15155,51 +15155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int. Conf. on Atomic Processes in Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15263,51 +15263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15994,51 +15994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark-Zeeman line shape model for multi-electron radiators in hot and dense plasmas submitted to large magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16183,77 +16183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lisitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16444,51 +16444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerroudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard Masson-Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rosato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ae1da7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calisti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benkadoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Talin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2024.101084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vlachos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ospina-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Bradford" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Callejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.035207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac68b9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Grandvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.035206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Astapenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Lisitsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2019.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigosos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Jorge Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genesio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6040055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Le Marec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.033852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jarrah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gilleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2015.04.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/22/224003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gigosos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez-Herrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Iglesias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2020259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rosato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720106v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rosmej" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.033424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFSKXMXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mancini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Florido" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN2863F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J.A. Aparicio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirisan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. de La Rosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2011.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDRX1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bureyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kadomtsev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Levashova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lisitsa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009220032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXWTBP75-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NH0Q471-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dufty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Pogorelov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036410" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gigosos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lisitsa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shuvaev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00139-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8DQRKWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Del Rio Gaztelurrutia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLMSVX4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Gonzalez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796339v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benredjem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guilbaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klisnick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PSCP1W9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Rosmej" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PMVPX41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Tm Meftah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chohra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguettaia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khelfaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stamm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moss&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00084-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TMNC5Z3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/330" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gigosos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00090-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K515NTX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00066-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG7DKWM6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.056406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stamm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Suss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00105-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FZZK3Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00108-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MX8B1DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poquerusse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00092-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L848HTGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00113-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHBVQM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Lee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00060-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C03D25S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc Woolsey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Back" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00096-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8TVVSQJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Derfoul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ceccotti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00093-X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZF14LX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Iglesias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Rogers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shepherd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bar-Shalom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Murillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00076-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NHKXNJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.1005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gauthier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexiou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600011757" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stamm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.R6943" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Rose" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.942" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hammel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Keane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4650" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert-Mouret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meftah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.5568" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubiti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meftah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00101-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFFFX3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00066-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CS14JSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00048-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS000ZJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796361v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asfaw" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.2314" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00085-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ7GZRXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796362v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00103-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ8X80XJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/20/015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74D9D1743BEF70DF02F260E5DB6E51DBE27B9EB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796366v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hammel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.6396" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00184-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB3MPQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796367v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Berkovsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Dufty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4087" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.1918" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5644" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(94)90065-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8C3M70B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600008260" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796348v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Glenzer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wrubel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buscher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kunze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/27/22/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5947148019CAFB9999A64A499282857AEB72E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628028v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glenzer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5889" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Osterheld" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Suter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1141829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796354v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khelfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.5433" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaftandjian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(90)90076-I" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VQGQ8V3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796351v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.38.4883" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598575v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794840v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975730" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794841v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilleron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975745" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975722" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Marec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larroche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426746v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_44" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_29" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286465v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008508" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286424v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p11-031" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626828v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alessi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286446v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.879269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286453v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201010113" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKKX6W6Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796345v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/244/4/042001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284990v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184810v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stambulchik" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Kyung Chung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030378" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(04)46011-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501367v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081432v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189868v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guerroudj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard Masson-Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rosato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ae1da7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triantafyllidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calisti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benkadoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Talin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2024.101084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vlachos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ospina-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P W Bradford" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Callejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.035207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac68b9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Grandvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.035206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Astapenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Lisitsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2019.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genesio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6040055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Jorge Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigosos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez-Herrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201700072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Le Marec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.033852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Talin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201400087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jarrah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gilleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2015.04.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/22/224003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2014.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rosato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gigosos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonzalez-Herrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Iglesias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2020259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720106v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rosmej" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.033424" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFSKXMXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mancini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Florido" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSN2863F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J.A. Aparicio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirisan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. de La Rosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026407" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2011.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZDRX1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bureyeva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kadomtsev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Levashova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lisitsa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364009220032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MXWTBP75-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NH0Q471-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Dufty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Pogorelov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.036410" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gigosos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lisitsa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shuvaev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00139-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8DQRKWX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Del Rio Gaztelurrutia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLMSVX4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Gonzalez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benredjem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guilbaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klisnick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PSCP1W9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Rosmej" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PMVPX41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dufour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.066409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Tm Meftah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chohra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguettaia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khelfaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stamm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moss&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00084-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TMNC5Z3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/330" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gigosos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/22/329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00090-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K515NTX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00066-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG7DKWM6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dufty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.056406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stamm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Suss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00105-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FZZK3Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sauvan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Minguez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00108-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MX8B1DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poquerusse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Schott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00092-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L848HTGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00113-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHBVQM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Lee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00060-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C03D25S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc Woolsey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Back" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mosse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00096-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8TVVSQJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Derfoul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ceccotti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00093-X" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZF14LX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796371v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Iglesias" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Rogers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shepherd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bar-Shalom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Murillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00076-X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3NHKXNJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.1005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gauthier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Rose" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.942" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796372v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexiou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600011757" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178515v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stamm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Lee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.R6943" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hammel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Keane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.4650" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert-Mouret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meftah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.5568" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubiti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meftah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00101-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFFFX3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leboucher-Dalimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00066-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CS14JSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00048-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS000ZJT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796361v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asfaw" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.2314" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00085-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ7GZRXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796362v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00103-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ8X80XJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796347v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/29/20/015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74D9D1743BEF70DF02F260E5DB6E51DBE27B9EB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796366v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hammel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.53.6396" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00184-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB3MPQK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796367v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Berkovsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Dufty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4087" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.1918" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Godbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5644" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(94)90065-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8C3M70B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796355v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034600008260" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796348v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Glenzer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wrubel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buscher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kunze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/27/22/010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C5947148019CAFB9999A64A499282857AEB72E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628028v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glenzer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.49.5889" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Osterheld" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Suter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1141829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kaftandjian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(90)90076-I" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VQGQ8V3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796354v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khelfaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.5433" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796351v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.38.4883" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598575v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794840v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975730" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794841v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilleron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975745" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794839v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genesio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975722" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/810/1/012009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426746v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Marec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_44" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426734v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larroche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880871v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973946v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_29" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286465v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008508" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626828v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alessi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Wang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286424v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/p11-031" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286446v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.879269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796345v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/244/4/042001" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286453v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201010113" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKKX6W6Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Meng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284990v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184810v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stambulchik" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Kyung Chung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms2030378" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(04)46011-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501367v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081432v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189868v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>