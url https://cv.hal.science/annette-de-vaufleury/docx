--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -153,9481 +153,11505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
+                <w:t xml:space="preserve">The effects of polystyrene microparticles on the environmental availability and bioavailability of As, Cd and Hg in soil for the land snail Cantareus aspersus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Louzon</w:t>
+                <w:t xml:space="preserve">Romain Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Caroline Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
+              <w:t xml:space="preserve">, 2024, 947, pp.174451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482873v1</w:t>
+                <w:t xml:space="preserve">hal-04744071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louzon</w:t>
+                <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.124182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510386v1</w:t>
+                <w:t xml:space="preserve">hal-03109798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Druart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515222v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physiological role and toxicological significance of the non-metal-selective cadmium/copper-metallothionein isoform differ between embryonic and adult helicid snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raimund Schnegg</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Dallinger</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2017.02.009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515213v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the bioavailability and depuration of uranium, cesium and thorium in snails ( Cantareus aspersus ) using kinetics models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 335, pp.75 - 83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.03.056⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515211v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502851v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The physiological role and toxicological significance of the non-metal-selective cadmium/copper-metallothionein isoform differ between embryonic and adult helicid snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Schnegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinhard Dallinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503858v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessment of the bioavailability and depuration of uranium, cesium and thorium in snails ( Cantareus aspersus ) using kinetics models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.75 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.03.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503430v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury toxicity to terrestrial snails in a partial life cycle experiment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.282 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308009v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Niederwanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119921v1</w:t>
+                <w:t xml:space="preserve">hal-01502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SET and ERITME indices: Integrative tools for the management of polluted sites.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.575-584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114706v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; assessment of phyto and zooavailability of trace elements: A complementary approach to chemical extraction procedures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faure</w:t>
+                <w:t xml:space="preserve">Mercury toxicity to terrestrial snails in a partial life cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Conord</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange-Lyne Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3165-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242771v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The SET and ERITME indices: Integrative tools for the management of polluted sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.89-84. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ecolind.2015.01.037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065091v1</w:t>
+                <w:t xml:space="preserve">hal-01114706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Michael Niederwanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829418v1</w:t>
+                <w:t xml:space="preserve">hal-01119921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of random amplified polymorphic DNA profiles analysis and high resolution capillary electrophoresis system for the assessment of chemical genotoxicity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; assessment of phyto and zooavailability of trace elements: A complementary approach to chemical extraction procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es4021519⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 521–522, pp.400-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926041v1</w:t>
+                <w:t xml:space="preserve">hal-01242771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.89-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00803534v1</w:t>
+                <w:t xml:space="preserve">hal-01065091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Gimbert</w:t>
+                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Scheifler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 431, pp.413-25. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114682v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coupling of random amplified polymorphic DNA profiles analysis and high resolution capillary electrophoresis system for the assessment of chemical genotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (16), pp.9505-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es4021519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662424v1</w:t>
+                <w:t xml:space="preserve">hal-00926041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance and contribution to metal balance of specific and non-specific Metallothionein isoforms in the garden snail, Cantareus aspersus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Pérez-Rafael</w:t>
+                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-011-9466-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733936v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 409 (20), pp.4280-4288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 431, pp.413-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623847v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of extraction procedure and chromatographic separation of glyphosate, glufosinate and aminomethylphosphonic acid in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Druart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00559846v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Physiological relevance and contribution to metal balance of specific and non-specific Metallothionein isoforms in the garden snail, Cantareus aspersus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Pérez-Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.1079-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-011-9466-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490752v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (20), pp.4280-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662419v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of extraction procedure and chromatographic separation of glyphosate, glufosinate and aminomethylphosphonic acid in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evodie Ntcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399, pp.1725-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4468-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670291v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662291v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480780v1</w:t>
+                <w:t xml:space="preserve">hal-04596762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 184 (1-3), pp.26-33. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.1373-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528789v1</w:t>
+                <w:t xml:space="preserve">hal-00662419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+                <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00512117v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Cadmium Exposure in Various Ways: The Two Helicid Snails Helix pomatia and Cantareus aspersus Share the Metal Transcription Factor-2, but Differ in Promoter Organization and Transcription of Their Cd-Metallothionein Genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF EXPERIMENTAL ZOOLOGY PART A-ECOLOGICAL GENETICS AND PHYSIOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.564⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462125v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486286v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (1-3), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413804v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462087v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637113v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coping with Cadmium Exposure in Various Ways: The Two Helicid Snails Helix pomatia and Cantareus aspersus Share the Metal Transcription Factor-2, but Differ in Promoter Organization and Transcription of Their Cd-Metallothionein Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fantur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF EXPERIMENTAL ZOOLOGY PART A-ECOLOGICAL GENETICS AND PHYSIOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311A (10), pp.776-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637118v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing transcription patterns of Cd-Metallothionein genes in two terrestrial gastropod species are related to divergences in promoter structure and function.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.083⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462096v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400880v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-dependent transcription of Metallothionein Isoform genes in the terrestrial snail Cantareus aspersus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.2571-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620191025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00462113v1</w:t>
+                <w:t xml:space="preserve">hal-04637113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 20 (9), pp.1951-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04637457v1</w:t>
+                <w:t xml:space="preserve">hal-04637118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.243-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462085v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Differing transcription patterns of Cd-Metallothionein genes in two terrestrial gastropod species are related to divergences in promoter structure and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fantur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-8. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Part A 154, pp.S24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374583v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+                <w:t xml:space="preserve">Metal-dependent transcription of Metallothionein Isoform genes in the terrestrial snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fantur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 154 (1, Supplement 1), pp.S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+                <w:t xml:space="preserve">hal-00462113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344436v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00359911v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of effects of transgenic Bt maize on microarthropods in a European multi-site experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bohanec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathias N. Andersen</w:t>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375002v1</w:t>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Caul</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486306v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394599v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased response to cadmium and Bacillus thuringiensis maize toxicity in the snail Helix aspersa infected by the nematode Phasmarhabditis hermaphrodita.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (1), pp.73-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374591v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the effect of exposure of the snail Helix aspersa to the purified Bt toxin, Cry1Ab</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375004v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Lovy</w:t>
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374633v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374630v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Evaluation of effects of transgenic Bt maize on microarthropods in a European multi-site experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Demsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias N. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374628v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Caul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642247v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased response to cadmium and Bacillus thuringiensis maize toxicity in the snail Helix aspersa infected by the nematode Phasmarhabditis hermaphrodita.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morilhat</w:t>
+                <w:t xml:space="preserve">Paulina E Kramarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernard</w:t>
+                <w:t xml:space="preserve">Piotr M S Zygmunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.73-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199211v1</w:t>
+                <w:t xml:space="preserve">hal-00374591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects and uptake of polycyclic aromatic compounds in snails (Helix aspersa).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Paul Loibner</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (7), pp.1941-5</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374625v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Studying the effect of exposure of the snail Helix aspersa to the purified Bt toxin, Cry1Ab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina E Kramarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.169-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04638801v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects and uptake of polycyclic aromatic compounds in snails (Helix aspersa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Emilie Sverdrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre B Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Paul Loibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (7), pp.1941-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374636v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Morhain</w:t>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Badot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374641v1</w:t>
+                <w:t xml:space="preserve">hal-00374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01117296v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of cadmium and toxic effects on life-history traits of pond snails (Lymnaea palustris and Lymnaea stagnalis) in laboratory bioassays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429620v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117297v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Scheifler</w:t>
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117295v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Lovy</w:t>
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429622v1</w:t>
+                <w:t xml:space="preserve">hal-04645230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P M Badot</w:t>
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117293v1</w:t>
+                <w:t xml:space="preserve">hal-04638801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The garden snail (Helix aspersa) as a bioindicator of organophosphorus exposure: effects of dimethoate on survival, growth, and acetylcholinesterase activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. M. Badot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (9), pp.1951-7</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429625v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Cadmium on the Survival of Three Life-Stages of the Freshwater Pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ribera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429623v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioconcentration of Cadmium and Toxic Effects on Life-History Traits of Pond Snails ( Lymnaea palustris and Lymnaea stagnalis ) in Laboratory Bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122 (3), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0269-7491(02)00333-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioconcentration of cadmium and toxic effects on life-history traits of pond snails (Lymnaea palustris and Lymnaea stagnalis) in laboratory bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.102-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (2), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (3), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0147-6513(02)00004-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/eesa.2002.2216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (3), pp.425-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The garden snail (Helix aspersa) as a bioindicator of organophosphorus exposure: effects of dimethoate on survival, growth, and acetylcholinesterase activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (9), pp.1951-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (2), pp.138-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dose-dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.2571-2578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/1551-5028(2000)019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9637,3276 +11661,3276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la reconversion d’une ancienne friches grâce à l’intégration de la bioaccessibilité et des risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraine Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersol 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European SETAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioindicateurs pour la gestion des sites contaminés - Evaluation des risques de transfert dans les chaînes trophiques terrestres : résultats sur sites ateliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guedard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; phytotechnologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs, pour quels besoins en sites contaminés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; Phytotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'évaluation de la biodisponibilité des contaminants dans les sols et apport en évaluation des risques pour les écosystèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismert Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels outils pour l'Évaluation des Risques pour les Écosystèmes terrestres liés à des terrains contaminés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Snails in grapevine: active bioindication and drift effects of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
+              <w:t xml:space="preserve">SETAC Europe: 19th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413830v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snails in grapevine: active bioindication and drift effects of pesticides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe: 19th annual meeting</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424365v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryotoxicity testing of pesticides on snail eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Druart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">ISTA 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424317v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embryotoxicity testing of pesticides on snail eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTA 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426570v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of metallothionein isoforms in terrestrial snails: Relationship between amino acid sequence and metal binding specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Dallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical characterization of metallothionein isoforms in terrestrial snails: Relationship between amino acid sequence and metal binding specificity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.S19-S30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiple scales and levels of biological organization in environmental risk assessment: the STARTT programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MuSA International Workshop: Integration of LCA and ERA for contaminated site management: current status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Journées des jeunes chercheurs, 9-10 Juin 2005, Dijon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'échelle et évaluation du risque écotoxicologique de mélanges entre substances actives herbicides et adjuvant (CEREMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme "Evaluation et réduction des risques liés à l'utilisation des pesticides" du MEDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12916,529 +14940,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de rejets industriels par des cyclodextrines réticulées : abattement chimique et impact écotoxicologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euvrard Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Loiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradu Corina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giangiacomo Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 journées cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators : how soil properties influence their responses and how to select them in function of the site issues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13448,231 +15472,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, bioamplification des polluants dans la faune terrestre - Un outil pour la biosurveillance des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, pp.682, 2013, ADEME, 978-2-7598-0724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude de la qualité des milieux terrestres : caractérisation des impacts écotoxiques dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détection des impacts toxiques dans l’environnement - Du terrain à la règlementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781784054687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Landsnail for Ecotoxicological Assessment of Chemicals and Soil Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science+Business Media Dordrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9498-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9499-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13682,223 +15844,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISO 15952 - Soil quality - Effects of pollutants on juvenile land snails (Helicidae). Determination of the effects on growth by soil contamination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13966,51 +16128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0A1DB26"/>
+    <w:nsid w:val="6CA5E00D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14197,51 +16359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-de-vaufleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5673-6672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151547610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schnegg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dallinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Redon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.01.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3FCVL3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina H&#246;ckner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Stefanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Monteiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Rafael" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-011-9466-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D92DDV4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Ntcho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4468-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSWSV3F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;ckner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefanon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.564" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PWL09C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2QWFJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FRGNMPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E Kramarz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr M S Zygmunt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Verdun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Emilie Sverdrup" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartnik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre B Hagen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Paul Loibner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraine Fadili" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismert Muriel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375008v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.077" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HBQDXG0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114693v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9499-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9499-2_23" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375011v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-de-vaufleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5673-6672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151547610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schnegg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dallinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.01.037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3FCVL3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina H&#246;ckner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Stefanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Monteiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Rafael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-011-9466-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D92DDV4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Ntcho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4468-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSWSV3F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;ckner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefanon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PWL09C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2QWFJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FRGNMPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374591v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E Kramarz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr M S Zygmunt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Verdun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Emilie Sverdrup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre B Hagen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Paul Loibner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739468v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraine Fadili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826293v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismert Muriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.077" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HBQDXG0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083271v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/detection-des-impacts-toxiques-dans-lenvironnement/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9499-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9499-2_23" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375011v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>