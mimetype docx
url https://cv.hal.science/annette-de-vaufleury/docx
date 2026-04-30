--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1719,264 +1719,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SET and ERITME indices: Integrative tools for the management of polluted sites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Niederwanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.01.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114706v1</w:t>
+                <w:t xml:space="preserve">hal-01119921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
+                <w:t xml:space="preserve">The SET and ERITME indices: Integrative tools for the management of polluted sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ecolind.2015.01.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; assessment of phyto and zooavailability of trace elements: A complementary approach to chemical extraction procedures</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (16), pp.9505-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3162,883 +3162,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raeppel</w:t>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623847v1</w:t>
+                <w:t xml:space="preserve">hal-04596762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of extraction procedure and chromatographic separation of glyphosate, glufosinate and aminomethylphosphonic acid in soil</w:t>
+                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-4468-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (20), pp.4280-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559846v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of extraction procedure and chromatographic separation of glyphosate, glufosinate and aminomethylphosphonic acid in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evodie Ntcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399, pp.1725-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4468-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04596762v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Millet</w:t>
+                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (8), pp.1373-1384. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662419v1</w:t>
+                <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.1373-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490752v1</w:t>
+                <w:t xml:space="preserve">hal-00662419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
               </w:r>
@@ -4298,189 +4298,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">M. Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+                <w:t xml:space="preserve">hal-00480780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4499,234 +4499,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 184 (1-3), pp.26-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480780v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
               </w:r>
@@ -4977,659 +4977,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
+                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.243-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486286v1</w:t>
+                <w:t xml:space="preserve">hal-00462087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5620191025⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637113v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (9), pp.1951-1957. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.2571-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620191025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637118v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (9), pp.1951-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462087v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing transcription patterns of Cd-Metallothionein genes in two terrestrial gastropod species are related to divergences in promoter structure and function.</w:t>
               </w:r>
@@ -6010,51 +6010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6062,51 +6062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,1515 +6146,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Cosson</w:t>
+                <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597000v1</w:t>
+                <w:t xml:space="preserve">hal-00374583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Martin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. P. Cosson</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00374583v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+                <w:t xml:space="preserve">hal-04659760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04659766v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344436v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina G Vijver</w:t>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.P. Cosson</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659760v1</w:t>
+                <w:t xml:space="preserve">hal-00344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.381-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359911v1</w:t>
@@ -7718,51 +7718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of effects of transgenic Bt maize on microarthropods in a European multi-site experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8661,51 +8661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,77 +8890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9165,51 +9165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9298,51 +9298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,51 +9350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9492,51 +9492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9613,51 +9613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9818,289 +9818,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of Cadmium and Toxic Effects on Life-History Traits of Pond Snails ( Lymnaea palustris and Lymnaea stagnalis ) in Laboratory Bioassays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637154v1</w:t>
+                <w:t xml:space="preserve">hal-01117296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Bioconcentration of Cadmium and Toxic Effects on Life-History Traits of Pond Snails ( Lymnaea palustris and Lymnaea stagnalis ) in Laboratory Bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.102-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117296v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
               </w:r>
@@ -10138,51 +10138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (3), pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10277,70 +10277,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (1), pp.102-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,251 +10567,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637131v1</w:t>
+                <w:t xml:space="preserve">hal-01117295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P M Badot</w:t>
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay</w:t>
               </w:r>
@@ -10931,90 +10931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3), pp.425-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11086,51 +11086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11565,51 +11565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.2571-2578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12027,277 +12027,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rougé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenola Peres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
@@ -12460,51 +12460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
@@ -12527,260 +12527,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826093v1</w:t>
+                <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
+                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826089v1</w:t>
+                <w:t xml:space="preserve">hal-00826093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioindicateurs pour la gestion des sites contaminés - Evaluation des risques de transfert dans les chaînes trophiques terrestres : résultats sur sites ateliers.</w:t>
               </w:r>
@@ -12926,51 +12926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; Phytotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1-22</w:t>
@@ -13038,51 +13038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13226,277 +13226,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192423v1</w:t>
+                <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490748v1</w:t>
+                <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snails in grapevine: active bioindication and drift effects of pesticides</w:t>
               </w:r>
@@ -14125,51 +14125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
@@ -14211,51 +14211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14323,77 +14323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of metallothionein isoforms in terrestrial snails: Relationship between amino acid sequence and metal binding specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Dallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14478,51 +14478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MuSA International Workshop: Integration of LCA and ERA for contaminated site management: current status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14672,51 +14672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15368,51 +15368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16128,51 +16128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA5E00D"/>
+    <w:nsid w:val="95433404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16359,51 +16359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-de-vaufleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5673-6672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151547610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schnegg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dallinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.01.037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3FCVL3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina H&#246;ckner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Stefanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Monteiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Rafael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-011-9466-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D92DDV4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Ntcho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4468-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSWSV3F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;ckner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefanon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PWL09C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2QWFJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FRGNMPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374591v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E Kramarz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr M S Zygmunt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Verdun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Emilie Sverdrup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre B Hagen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Paul Loibner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739468v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraine Fadili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826293v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismert Muriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.077" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HBQDXG0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083271v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/detection-des-impacts-toxiques-dans-lenvironnement/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9499-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9499-2_23" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375011v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-de-vaufleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5673-6672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151547610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schnegg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dallinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.01.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3FCVL3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina H&#246;ckner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Stefanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Monteiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Rafael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-011-9466-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D92DDV4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Ntcho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4468-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSWSV3F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;ckner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefanon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PWL09C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2QWFJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FRGNMPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374591v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E Kramarz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr M S Zygmunt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Verdun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Emilie Sverdrup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre B Hagen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Paul Loibner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739468v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraine Fadili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826293v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismert Muriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.077" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HBQDXG0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083271v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/detection-des-impacts-toxiques-dans-lenvironnement/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9499-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9499-2_23" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375011v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>