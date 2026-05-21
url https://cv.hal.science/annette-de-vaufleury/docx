--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -321,594 +321,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louzon</w:t>
+                <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pauget</w:t>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.124182. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109798v1</w:t>
+                <w:t xml:space="preserve">hal-03482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Louzon</w:t>
+                <w:t xml:space="preserve">M. Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510386v1</w:t>
+                <w:t xml:space="preserve">hal-02537964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus” [Sci. Total Environ. 721 (2020) 137789]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ex situ environmental risk assessment of polluted soils using threshold guide values for the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 737, pp.140740. </w:t>
+              <w:t xml:space="preserve">, 2020, 721 (137789), https://www.sciencedirect.com/science/article/pii/S0048969720313012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482873v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of metal(loid)s in soils to humans and their bioavailability to snails: A way to associate human health and ecotoxicological risk assessment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combining human and snail indicators for an integrative risk assessment of metal(loid)-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelfrêne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 384, pp.121432. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.124182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537964v1</w:t>
+                <w:t xml:space="preserve">hal-03109798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full life-cycle bioassay with Cantareus aspersus shows reproductive effects of a glyphosate-based herbicide suggesting potential endocrine disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,2884 +929,2941 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physiological role and toxicological significance of the non-metal-selective cadmium/copper-metallothionein isoform differ between embryonic and adult helicid snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Schnegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Dallinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpc.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the bioavailability and depuration of uranium, cesium and thorium in snails ( Cantareus aspersus ) using kinetics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 335, pp.75 - 83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bidar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2987 - 2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503858v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How contamination sources and soil properties can influence the Cd and Pb bioavailability to snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5765-z⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.282 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502851v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.575-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury toxicity to terrestrial snails in a partial life cycle experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange-Lyne Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.3165-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
+                <w:t xml:space="preserve">The SET and ERITME indices: Integrative tools for the management of polluted sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, http://dx.doi.org/10.1016/j.ecolind.2015.01.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119921v1</w:t>
+                <w:t xml:space="preserve">hal-01114706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SET and ERITME indices: Integrative tools for the management of polluted sites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Niederwanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.01.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01114706v1</w:t>
+                <w:t xml:space="preserve">hal-01119921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; assessment of phyto and zooavailability of trace elements: A complementary approach to chemical extraction procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 521–522, pp.400-410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 110, pp.89-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00829418v1</w:t>
+                <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of random amplified polymorphic DNA profiles analysis and high resolution capillary electrophoresis system for the assessment of chemical genotoxicity.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the in situ bioavailability of trace elements to snails using accumulation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es4021519⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926041v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of random amplified polymorphic DNA profiles analysis and high resolution capillary electrophoresis system for the assessment of chemical genotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (16), pp.9505-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es4021519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00803534v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 431, pp.413-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53, pp.56-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+                <w:t xml:space="preserve">Physiological relevance and contribution to metal balance of specific and non-specific Metallothionein isoforms in the garden snail, Cantareus aspersus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Stefanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Pérez-Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.1079-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-011-9466-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662291v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance and contribution to metal balance of specific and non-specific Metallothionein isoforms in the garden snail, Cantareus aspersus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Stefanon</w:t>
+                <w:t xml:space="preserve">Optimization of extraction procedure and chromatographic separation of glyphosate, glufosinate and aminomethylphosphonic acid in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evodie Ntcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-011-9466-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399, pp.1725-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4468-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733936v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04596762v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Raeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (20), pp.4280-4288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of extraction procedure and chromatographic separation of glyphosate, glufosinate and aminomethylphosphonic acid in soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-4468-z⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00559846v1</w:t>
+                <w:t xml:space="preserve">hal-04596762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.1373-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,5287 +3872,5311 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662419v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670291v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (1-3), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512117v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480780v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00528789v1</w:t>
+                <w:t xml:space="preserve">hal-00480780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with Cadmium Exposure in Various Ways: The Two Helicid Snails Helix pomatia and Cantareus aspersus Share the Metal Transcription Factor-2, but Differ in Promoter Organization and Transcription of Their Cd-Metallothionein Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fantur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF EXPERIMENTAL ZOOLOGY PART A-ECOLOGICAL GENETICS AND PHYSIOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311A (10), pp.776-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462085v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Cadmium Exposure in Various Ways: The Two Helicid Snails Helix pomatia and Cantareus aspersus Share the Metal Transcription Factor-2, but Differ in Promoter Organization and Transcription of Their Cd-Metallothionein Genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF EXPERIMENTAL ZOOLOGY PART A-ECOLOGICAL GENETICS AND PHYSIOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.564⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (9), pp.1951-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462125v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.2571-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620191025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462087v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fourrier</w:t>
+                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413804v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bt-maize material on the life cycle of the land snail Cantareus aspersus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Neumann Andersen</w:t>
+                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.04.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486286v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Bioindication et unités (concentrations vs quantités): comparaison des cinétiques d'accumulation et d'élimination du Cd, Pb et Zn chez l'escargot Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.243-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637113v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differing transcription patterns of Cd-Metallothionein genes in two terrestrial gastropod species are related to divergences in promoter structure and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Höckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stefanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fantur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Part A 154, pp.S24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637118v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing transcription patterns of Cd-Metallothionein genes in two terrestrial gastropod species are related to divergences in promoter structure and function.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.083⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462096v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-dependent transcription of Metallothionein Isoform genes in the terrestrial snail Cantareus aspersus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Höckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stefanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fantur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 154 (1, Supplement 1), pp.S5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention du cycle de vie complet d'Helix aperta Born de sites tunisiens en conditions contrôlées. Influence de la photopériode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400880v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637457v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. P. Cosson</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00374583v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597000v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.P. Cosson</w:t>
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659760v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659766v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344436v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.381-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of effects of transgenic Bt maize on microarthropods in a European multi-site experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan S. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bohanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damjan Demsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias N. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (3), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure and effects assessments of Bt-maize on non-target organisms (gastropods, microarthropods, mycorrhizal fungi) in microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina. E. Kramarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Caul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (3), pp.185-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased response to cadmium and Bacillus thuringiensis maize toxicity in the snail Helix aspersa infected by the nematode Phasmarhabditis hermaphrodita.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina E Kramarz</w:t>
+                <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Saccomani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (1), pp.73-9</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374591v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Increased response to cadmium and Bacillus thuringiensis maize toxicity in the snail Helix aspersa infected by the nematode Phasmarhabditis hermaphrodita.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina E Kramarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr M S Zygmunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.73-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394599v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the effect of exposure of the snail Helix aspersa to the purified Bt toxin, Cry1Ab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E Kramarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects and uptake of polycyclic aromatic compounds in snails (Helix aspersa).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Paul Loibner</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (7), pp.1941-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374625v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00374633v1</w:t>
+                <w:t xml:space="preserve">hal-00374630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374630v1</w:t>
+                <w:t xml:space="preserve">hal-04642247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642247v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bernard</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9116,375 +9197,354 @@
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199211v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+                <w:t xml:space="preserve">Effects and uptake of polycyclic aromatic compounds in snails (Helix aspersa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Emilie Sverdrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre B Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Paul Loibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (7), pp.1941-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04645230v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9492,2166 +9552,2166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cadmium on the Survival of Three Life-Stages of the Freshwater Pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Bioconcentration of Cadmium and Toxic Effects on Life-History Traits of Pond Snails ( Lymnaea palustris and Lymnaea stagnalis ) in Laboratory Bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117296v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of Cadmium and Toxic Effects on Life-History Traits of Pond Snails ( Lymnaea palustris and Lymnaea stagnalis ) in Laboratory Bioassays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637154v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Bioconcentration of cadmium and toxic effects on life-history traits of pond snails (Lymnaea palustris and Lymnaea stagnalis) in laboratory bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0269-7491(02)00333-0⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.102-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637162v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of cadmium and toxic effects on life-history traits of pond snails (Lymnaea palustris and Lymnaea stagnalis) in laboratory bioassays.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. M. Badot</w:t>
+                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122 (3), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0269-7491(02)00333-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429620v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P M Badot</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117293v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117297v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (1), pp.148-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (2), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637131v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/eesa.2002.2216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637147v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3), pp.425-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0147-6513(02)00004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 53 (3), pp.425-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637127v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53 (3), pp.425-31</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429622v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The garden snail (Helix aspersa) as a bioindicator of organophosphorus exposure: effects of dimethoate on survival, growth, and acetylcholinesterase activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (9), pp.1951-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Narbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 7 (2), pp.138-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose-dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.2571-2578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/1551-5028(2000)019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11661,1885 +11721,1885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la reconversion d’une ancienne friches grâce à l’intégration de la bioaccessibilité et des risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraine Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersol 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European SETAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
+                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826089v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826093v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioindicateurs pour la gestion des sites contaminés - Evaluation des risques de transfert dans les chaînes trophiques terrestres : résultats sur sites ateliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guedard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; phytotechnologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs, pour quels besoins en sites contaminés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; Phytotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'évaluation de la biodisponibilité des contaminants dans les sols et apport en évaluation des risques pour les écosystèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismert Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels outils pour l'Évaluation des Risques pour les Écosystèmes terrestres liés à des terrains contaminés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snails in grapevine: active bioindication and drift effects of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,350 +13614,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe: 19th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryotoxicity testing of pesticides on snail eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13912,1025 +13972,1025 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of metallothionein isoforms in terrestrial snails: Relationship between amino acid sequence and metal binding specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Dallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical characterization of metallothionein isoforms in terrestrial snails: Relationship between amino acid sequence and metal binding specificity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.S19-S30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiple scales and levels of biological organization in environmental risk assessment: the STARTT programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MuSA International Workshop: Integration of LCA and ERA for contaminated site management: current status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Journées des jeunes chercheurs, 9-10 Juin 2005, Dijon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements d'échelle et évaluation du risque écotoxicologique de mélanges entre substances actives herbicides et adjuvant (CEREMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme "Evaluation et réduction des risques liés à l'utilisation des pesticides" du MEDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14940,529 +15000,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de rejets industriels par des cyclodextrines réticulées : abattement chimique et impact écotoxicologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euvrard Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Loiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradu Corina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giangiacomo Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 journées cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators : how soil properties influence their responses and how to select them in function of the site issues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15472,104 +15532,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, bioamplification des polluants dans la faune terrestre - Un outil pour la biosurveillance des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, pp.682, 2013, ADEME, 978-2-7598-0724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15579,262 +15639,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la qualité des milieux terrestres : caractérisation des impacts écotoxiques dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection des impacts toxiques dans l’environnement - Du terrain à la règlementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781784054687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landsnail for Ecotoxicological Assessment of Chemicals and Soil Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science+Business Media Dordrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9498-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9499-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15844,223 +15904,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISO 15952 - Soil quality - Effects of pollutants on juvenile land snails (Helicidae). Determination of the effects on growth by soil contamination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId412"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16128,51 +16188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95433404"/>
+    <w:nsid w:val="FC4F630E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16359,51 +16419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-de-vaufleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5673-6672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151547610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schnegg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dallinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Redon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.01.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3FCVL3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina H&#246;ckner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Stefanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Monteiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Rafael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-011-9466-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D92DDV4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Ntcho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4468-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSWSV3F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;ckner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefanon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PWL09C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2QWFJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FRGNMPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374591v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E Kramarz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr M S Zygmunt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Verdun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Emilie Sverdrup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre B Hagen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Paul Loibner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739468v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraine Fadili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826293v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670341v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismert Muriel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.077" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HBQDXG0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083271v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/detection-des-impacts-toxiques-dans-lenvironnement/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9499-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9499-2_23" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375011v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annette-de-vaufleury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5673-6672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151547610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colpaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174451" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140740" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J40C6JN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schnegg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dallinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Redon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.03.056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20FDXTBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5765-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HFRNV4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Lyne Caire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.01.037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3FCVL3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.04.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZVNH042-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina H&#246;ckner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Stefanon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Rafael" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-011-9466-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3D92DDV4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Ntcho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4468-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSWSV3F1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;ckner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefanon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.564" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PWL09C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Neumann Andersen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.04.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZQ6D6W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2QWFJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.04.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85NRBZL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.05.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FRGNMPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PXD1CSB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S. Griffiths" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Demsar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias N. Andersen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J26NBX16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486306v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina. E. Kramarz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2007.04.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8MRQR7K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374591v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E Kramarz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr M S Zygmunt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Verdun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2RN4DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Emilie Sverdrup" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartnik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre B Hagen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Paul Loibner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739468v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraine Fadili" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826293v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670341v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismert Muriel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375008v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.05.077" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HBQDXG0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926217v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083271v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andres" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/detection-des-impacts-toxiques-dans-lenvironnement/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114693v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9499-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9499-2_23" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375011v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>