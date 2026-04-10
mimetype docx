--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -185,51 +185,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, In press, ?, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00238309251374295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -721,416 +721,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can language modulate perceptual narrowing for faces? Other-race face recognition in infants is modulated by language experience</w:t>
+                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fort</w:t>
+                <w:t xml:space="preserve">E. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
+                <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krasotkina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/01650254211053054⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405326v1</w:t>
+                <w:t xml:space="preserve">hal-03811050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la perception des sons de parole chez les populations pédiatriques : réflexion sur les épreuves existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can language modulate perceptual narrowing for faces? Other-race face recognition in infants is modulated by language experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Olivier Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cousin</w:t>
+                <w:t xml:space="preserve">Anna Krasotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (2), pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01650254211053054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811050v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the selectivity of vowel representations in cortical auditory vs. motor areas: A repetition-suppression study</w:t>
               </w:r>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 176, pp.108392. </w:t>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Gervain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of childhood apraxia of speech clinical markers to French-speaking children: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,360 +2577,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“&amp;quot;Vocalize-to-Localize&amp;quot;? A call for better crosstalk between auditory and visual communication systems researchers: From meerkats to humans”</w:t>
+                <w:t xml:space="preserve">Le fléau en France romane. L'apport des atlas de la France par régions à une étude ethnolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Abry</w:t>
+                <w:t xml:space="preserve">Dominique Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (3), pp.313-325</w:t>
+              <w:t xml:space="preserve">Géolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.189-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264470v1</w:t>
+                <w:t xml:space="preserve">hal-01505578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fléau en France romane. L'apport des atlas de la France par régions à une étude ethnolinguistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“&amp;quot;Vocalize-to-Localize&amp;quot;? A call for better crosstalk between auditory and visual communication systems researchers: From meerkats to humans”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+                <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 9, pp.189-211</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (3), pp.313-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505578v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme monitoring and articulatory suppression in French-speaking adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating vowel (dis)harmony in French babblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pires</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Lucie Chasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Lepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France. pp.218-221</w:t>
+              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Panama, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872200v1</w:t>
+                <w:t xml:space="preserve">hal-05569993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the ultrasound probe affect articulatory gestures in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2972,548 +2989,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la Langue française Parlée Complétée et de l’Auditory Verbal Therapy sur la production de parole d’enfants porteurs d’implants cochléaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Phoneme monitoring and articulatory suppression in French-speaking adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Internationale d’orthophonie UNADREO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France. pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515078v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonword repetition in children with cochlear implants using different speech and language rehabilitation approaches</w:t>
+                <w:t xml:space="preserve">Apports de la Langue française Parlée Complétée et de l’Auditory Verbal Therapy sur la production de parole d’enfants porteurs d’implants cochléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3947-3951</w:t>
+              <w:t xml:space="preserve">Rencontre Internationale d’orthophonie UNADREO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291582v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’un apprentissage de la Langue française Parlée Complétée (LfPC) sur la conscience phonologique d’enfants entendants francophones en maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Clarté</w:t>
+                <w:t xml:space="preserve">Nonword repetition in children with cochlear implants using different speech and language rehabilitation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - 89ème congrès de l’ACFAS (Association canadienne-française pour l’avancement des sciences). Éducation des élèves sourds ou ayant une surdité : entre participation sociale, inclusion et littératie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3947-3951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273506v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
+                <w:t xml:space="preserve">L’effet d’un apprentissage de la Langue française Parlée Complétée (LfPC) sur la conscience phonologique d’enfants entendants francophones en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACFAS - 89ème congrès de l’ACFAS (Association canadienne-française pour l’avancement des sciences). Éducation des élèves sourds ou ayant une surdité : entre participation sociale, inclusion et littératie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940349v1</w:t>
+                <w:t xml:space="preserve">hal-04273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3555,73 +3563,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3663,588 +3671,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech production in children with cochlear implants: contribution of French Cued Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Puissant</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2021 - International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.250-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273513v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of French Cued Speech on speech production in children with cochlear implants</w:t>
+                <w:t xml:space="preserve">Speech production in children with cochlear implants: contribution of French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Perspectives on Language in Children with Hearing Loss”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sydney (online), Australia</w:t>
+              <w:t xml:space="preserve">ICPLA 2021 - International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Glasgow ( Virtual ), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098773v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de parole chez l’enfant porteur d’implant cochléaire : apport de la Langue française Parlée Complétée</w:t>
+                <w:t xml:space="preserve">Influence of French Cued Speech on speech production in children with cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.388-396</w:t>
+              <w:t xml:space="preserve">Workshop “Perspectives on Language in Children with Hearing Loss”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sydney (online), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798562v3</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
+                <w:t xml:space="preserve">Production de parole chez l’enfant porteur d’implant cochléaire : apport de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.388-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273526v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement phonologique de l’enfant implanté : l’apport de la Langue française Parlée Complétée</w:t>
+                <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,624 +4260,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2019 - 8ème Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mons, Belgium. pp.75-77</w:t>
+              <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273530v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating production and perception tasks in a psycholinguistic approach to assessment of Speech Sound Disorder in French: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le développement phonologique de l’enfant implanté : l’apport de la Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Macleod</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2018 - 17th International Clinical Phonetics and Linguistics Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, St Julian's, Malta</w:t>
+              <w:t xml:space="preserve">JPC 2019 - 8èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mons, Belgium. pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950372v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential diagnostic of childhood apraxia of speech: a multiple-case study on French-speaking children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Integrating production and perception tasks in a psycholinguistic approach to assessment of Speech Sound Disorder in French: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Speech-Language-Hearing Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">ICPLA 2018 - 17th International Clinical Phonetics and Linguistics Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, St Julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044352v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi des prépositions chez des enfants et des adolescents francophones implantés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+                <w:t xml:space="preserve">Differential diagnostic of childhood apraxia of speech: a multiple-case study on French-speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suivi de l’enfant et de l’adulte implantés cochléaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adrienne Vieu, Dec 2017, Palavas, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Speech-Language-Hearing Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986298v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is child speech intelligible? The case of cochlear implanted (CI) vs normal-hearing (NH) children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emploi des prépositions chez des enfants et des adolescents francophones implantés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Truy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2017 - 14th International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Suivi de l’enfant et de l’adulte implantés cochléaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrienne Vieu, Dec 2017, Palavas, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01652721v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t>
+                <w:t xml:space="preserve">Is child speech intelligible? The case of cochlear implanted (CI) vs normal-hearing (NH) children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">IASCL 2017 - 14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345577v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t>
+                <w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
@@ -4894,3341 +4924,3436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345574v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+                <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345579v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
+                <w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489951v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+                <w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Atylang, Atypies langagières : mais de quoi parle-t-on vraiment ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251090v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
+                <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macleod Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque international Atylang, Atypies langagières : mais de quoi parle-t-on vraiment ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301013v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant and syllable frequency effects in stop and fricative acquisition in preschool Drehu-and French-acquiring children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Monnin</w:t>
+                <w:t xml:space="preserve">Perceptual abilities in relation with motor development during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Aug 2015, Glasgow, United Kingdom. pp.665</w:t>
+              <w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250518v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+                <w:t xml:space="preserve">Consonant and syllable frequency effects in stop and fricative acquisition in preschool Drehu-and French-acquiring children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Late Stages in Speech and Communication Development Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Aug 2015, Glasgow, United Kingdom. pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079964v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic characteristics of speech production by French children wearing cochlear implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Scarbel</w:t>
+                <w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2013 - International Child Phonology Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Late Stages in Speech and Communication Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838770v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pig with the pink hat &amp;quot;: An experimental study on speech/gesture coordination during development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Phonetic characteristics of speech production by French children wearing cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Clarke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TiGeR 2013 - Tilburg Gesture Research Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/vilain.pdf</w:t>
+              <w:t xml:space="preserve">ICPC 2013 - International Child Phonology Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838781v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture/speech interaction in the perception of lexical units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+                <w:t xml:space="preserve">The pig with the pink hat &amp;quot;: An experimental study on speech/gesture coordination during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TiGeR 2013 - Tilburg Gesture Research Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/gonseth.pdf</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/vilain.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838784v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gesture/speech interaction in the perception of lexical units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">TiGeR 2013 - Tilburg Gesture Research Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. http://tiger.uvt.nl/pdf/papers/gonseth.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765565v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
+                <w:t xml:space="preserve">Encodage de la distance et coopération parole/geste : étude développementale du pointage multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704598v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic study of speech production by French children wearing cochlear implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Scarbel</w:t>
+                <w:t xml:space="preserve">Vocal-manual coordination in child vs adult in two deictic tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781655v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance encoding in kinematic properties of manual pointing</w:t>
+                <w:t xml:space="preserve">Ontogeny of two communicative tools : Distance encoding and multimodality in deictic pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSDL 2012 - 11th Conceptual Structure, Discourse, and Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Evolang 2012 - 9th International Conference on the Evolution of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704618v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encodage de la distance et coopération parole/geste : étude développementale du pointage multimodal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">An acoustic study of speech production by French children wearing cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schmerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.90</w:t>
+              <w:t xml:space="preserve">ELA 2012 - 3rd Early Language Acquisition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704612v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid mechanical interactions during vowel-plosive production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Beautemps</w:t>
+                <w:t xml:space="preserve">Distance encoding in kinematic properties of manual pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">CSDL 2012 - 11th Conceptual Structure, Discourse, and Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822263v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal tract growth from birth to adulthood, applications for articulatory studies in infants and biomechanical modeling of the vocal apparatus</w:t>
+                <w:t xml:space="preserve">Fluid mechanical interactions during vowel-plosive production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Balbine Maillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.5-7</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682195v1</w:t>
+                <w:t xml:space="preserve">hal-00822263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du conduit vocal de la naissance à l'âge adulte : données morphologiques longitudinales et modélisation articulatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Vocal tract growth from birth to adulthood, applications for articulatory studies in infants and biomechanical modeling of the vocal apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.5-8</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682208v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ontogeny of gesture/speech cooperation in language production: Distance encoding in multimodal deictic pointing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+                <w:t xml:space="preserve">Croissance du conduit vocal de la naissance à l'âge adulte : données morphologiques longitudinales et modélisation articulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC 2011 - International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704621v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ontogeny of gesture/speech cooperation in language production: Distance encoding in multimodal deictic pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
+              <w:t xml:space="preserve">ICPC 2011 - International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539969v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
+                <w:t xml:space="preserve">Speech/gesture relationship in deictic pointing ; Distance encoding in speech and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gonseth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
+              <w:t xml:space="preserve">LabPhon 2010 - 12th Conference on Laboratory Phonology (LabPhon12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Albuquerque, Nouveau-Mexique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539967v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech/gesture coordination in deictic pointing: Distance encoding in speech and gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etty Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">ISGS 2010 - 4th Conference of the International Society for Gesture Studies (ISGS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Frankfurt/Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449434v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling a syllable: the development of phonology from 6 to 16 months</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des relations parole/geste dansla déixis langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gonseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etty Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Du geste au signe. Le pointage dans les langues orales et signées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370517v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the proto-syllabic frame to the syllable: an audio-visual survey of 2 children from 6 to 16 months.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement précoce du contrôle moteur de la parole, ou qu'y a t-il dans un premier mot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latsis Colloquium of the University of Geneva: Early Language and Development Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">12e Journée d'étude AIRDAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370592v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does it take to make a first word? The development of speech motor control during the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production (ISSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ubatuba, Brazil. pp.69-79</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.69-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement précoce du contrôle moteur de la parole, ou qu'y a t-il dans un premier mot?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling a syllable: the development of phonology from 6 to 16 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journée d'étude AIRDAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264476v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement sensori-moteur de la parole chez l'enfant au cours de la 1ère année</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the proto-syllabic frame to the syllable: an audio-visual survey of 2 children from 6 to 16 months.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACFOS IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Latsis Colloquium of the University of Geneva: Early Language and Development Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264475v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of speech production control, from the proto-syllabic frame to the syllable: an audio-visual survey of 2 children from 6 to 15 months.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement sensori-moteur de la parole chez l'enfant au cours de la 1ère année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Fort-Worth, United States</w:t>
+              <w:t xml:space="preserve">Colloque ACFOS IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370604v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du contrôle de la production de parole, du cadre protosyllabique vers la syllabe : suivi audio-visuel de 2 enfants de 6 à 12 mois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les segments du corps en interaction dans la naissance de la parole. Etude longitudinale de 6 enfants français entre 6 et 18 mois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ducey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Trollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de Phonétique expérimentale : histoire et développement, De Théodore Rosset à John Ohala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2Vnd congress of the International Society for Gesture Studies, ISGS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370620v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les segments du corps en interaction dans la naissance de la parole. Etude longitudinale de 6 enfants français entre 6 et 18 mois.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Abry</w:t>
+                <w:t xml:space="preserve">Development of speech production control, from the proto-syllabic frame to the syllable: an audio-visual survey of 2 children from 6 to 15 months.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lalevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2Vnd congress of the International Society for Gesture Studies, ISGS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Fort-Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370671v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du contrôle des cadres de la parole : une étude longitudinale du contrôle oral/nasal et de la coordination oro-laryngée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lalevee</w:t>
+                <w:t xml:space="preserve">Développement du contrôle de la production de parole, du cadre protosyllabique vers la syllabe : suivi audio-visuel de 2 enfants de 6 à 12 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de conjoncture de la SFP : Acquisition du langage : vers une approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Un siècle de Phonétique expérimentale : histoire et développement, De Théodore Rosset à John Ohala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370624v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du contrôle des cadres de la parole: une étude longitudinale du contrôle oral/nasal et de la coordination oro-laryngée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Développement du contrôle des cadres de la parole : une étude longitudinale du contrôle oral/nasal et de la coordination oro-laryngée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fes, Maroc. pp.297-300</w:t>
+              <w:t xml:space="preserve">Atelier de conjoncture de la SFP : Acquisition du langage : vers une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370650v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“When the Speech frame (SpF) meets the Sign frame (SiF): Interfacing the syllable and the word within the foot”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Abry</w:t>
+                <w:t xml:space="preserve">Développement du contrôle des cadres de la parole: une étude longitudinale du contrôle oral/nasal et de la coordination oro-laryngée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Ontogeny and phylogeny of syllable organization: The frame-content theory and other approaches”, Satellite conference to the 15th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fes, Maroc. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264479v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of segmental content control in speech: longitudinal study of oral/nasal control from 6 to 12 months.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lalevee</w:t>
+                <w:t xml:space="preserve">“When the Speech frame (SpF) meets the Sign frame (SiF): Interfacing the syllable and the word within the foot”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocalize to Localize</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">“Ontogeny and phylogeny of syllable organization: The frame-content theory and other approaches”, Satellite conference to the 15th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370499v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du contrôle des cadres de la parole : une étude longitudinale du contrôle oral/nasal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Development of segmental content control in speech: longitudinal study of oral/nasal control from 6 to 12 months.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Grenoble, France. pp.00-00</w:t>
+              <w:t xml:space="preserve">Vocalize to Localize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370648v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement du contrôle des cadres de la parole : une étude longitudinale du contrôle oral/nasal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lalevee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJC en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Grenoble, France. pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of speech frame control: a longitudinal study of the oral/nasal control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Barcelonne, Spain. pp.2003-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8238,51 +8363,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de parole chez les enfants porteurs d'implants cochléaires : Apports de l'Auditory Verbal Therapy et de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8321,89 +8446,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalies Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.155-156, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la production de consonnes chez les enfants porteurs d’implants cochléaires lorsqu’ils sont exposés à la Langue française Parlée Complétée : corrélats acoustiques et articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8442,89 +8567,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , 9ème Journée de Phonétique Clinique : « Prendre la mesure de la parole », pp.19-21, 2023</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.19-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of French Cued Speech on consonant production in children with cochlear implants: an ultrasound study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8566,146 +8691,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal tract growth during ontogenesis: consequences for the debate on speech origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on the Origins of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8715,175 +8840,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate Communication and Human Language: Vocalisation, gestures, imitation and deixis in humans and non-humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, pp.239, 2010, ISBN 9789027204547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/ais.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to localize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8891,87 +9016,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamins Current Topics, John Benjamins publishing, pp.283, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,87 +9104,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Linguistiques, pp.125, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to Localize: Special issue of Interaction Studies 6:2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,87 +9192,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, pp.191, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to Localize: Special issue of Interaction Studies 5:3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9155,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, pp.125, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9209,207 +9334,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly G., Perrier P. &amp; Vatikiotis-Bateson E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.121-158, 2012, 9781107006829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the babble syllable feeds the foot in a point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducey Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9418,105 +9543,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The syllable in speech production : Perspectives on the Frame Content Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor &amp; Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.460-472, 2008, 9780203837894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780203837894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From proto-syllabic frames to first words: syllable: an audio-visual survey of 2 children from 6 to 16 months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9532,51 +9657,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergence of Language abilities: from gestures to grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing Ltd, pp.45-60, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9586,51 +9711,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la musique est bonne et quand les mots du livre sonnent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9642,70 +9767,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.110-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spi.106.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9715,51 +9840,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cued Speech Proficiency improves Segment and Cluster Accuracy in French-speaking Children with Cochlear Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9807,51 +9932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9861,164 +9986,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées Développement de l’articulation : du développement typique à la dyspraxie verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Développement de l'articulation : du développement typique à la dyspraxie verbale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10165,51 +10290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duroyal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309251374295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211053054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalev&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.132.0081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264476v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trollat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalevee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942194v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vauclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey Kaufmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203837894" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duroyal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309251374295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211053054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalev&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.132.0081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Lepain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Armengaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalevee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vauclair" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey Kaufmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203837894" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>