--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -185,51 +185,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, ?, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00238309251374295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2577,204 +2577,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fléau en France romane. L'apport des atlas de la France par régions à une étude ethnolinguistique</w:t>
+                <w:t xml:space="preserve">“&amp;quot;Vocalize-to-Localize&amp;quot;? A call for better crosstalk between auditory and visual communication systems researchers: From meerkats to humans”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Abry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+                <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 9, pp.189-211</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (3), pp.313-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505578v1</w:t>
+                <w:t xml:space="preserve">hal-00264470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“&amp;quot;Vocalize-to-Localize&amp;quot;? A call for better crosstalk between auditory and visual communication systems researchers: From meerkats to humans”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fléau en France romane. L'apport des atlas de la France par régions à une étude ethnolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Abry</w:t>
+                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (3), pp.313-325</w:t>
+              <w:t xml:space="preserve">Géolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.189-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264470v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3485,360 +3485,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.250-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273490v1</w:t>
+                <w:t xml:space="preserve">hal-03940349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
+                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273482v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940349v1</w:t>
+                <w:t xml:space="preserve">hal-04273482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production in children with cochlear implants: contribution of French Cued Speech</w:t>
               </w:r>
@@ -4954,325 +4954,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dole</w:t>
+                <w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489951v1</w:t>
+                <w:t xml:space="preserve">hal-01345574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t>
+                <w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345574v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grandon</w:t>
+                <w:t xml:space="preserve">Phoneme categorization depends on production abilities during the first year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICIS 2016 - International Conference on Infant Studies (ICIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345579v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TDSP France-Québec : évaluation et dépistage des troubles du développement des sons de parole</w:t>
               </w:r>
@@ -7581,51 +7581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les segments du corps en interaction dans la naissance de la parole. Etude longitudinale de 6 enfants français entre 6 et 18 mois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,51 +8017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“When the Speech frame (SpF) meets the Sign frame (SiF): Interfacing the syllable and the word within the foot”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8880,51 +8880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8964,51 +8964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to localize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,51 +9140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to Localize: Special issue of Interaction Studies 6:2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalize to Localize: Special issue of Interaction Studies 5:3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,51 +9477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the babble syllable feeds the foot in a point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducey Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,51 +10290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duroyal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309251374295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211053054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalev&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.132.0081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Lepain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Armengaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalevee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vauclair" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey Kaufmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203837894" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Birul&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duroyal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309251374295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Schwarzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasotkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211053054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364965v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillairet de Boisferon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kubicek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gervain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03344800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17549507.2020.1844799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Dole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12830" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gonseth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2RCZ5Z8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalev&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.132.0081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Lepain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Armengaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascalis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macleod Andrea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301013v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Scarbel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etty Reboud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370592v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trollat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lalevee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vauclair" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370874v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducey Kaufmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203837894" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.106.0110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>