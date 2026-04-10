--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -66,1506 +66,1501 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t>
+                <w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Barros</w:t>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Lefebvre</w:t>
+                <w:t xml:space="preserve">Gabriel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Geidne</w:t>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Bardid</w:t>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spartaco Grieco</w:t>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150964v1</w:t>
+                <w:t xml:space="preserve">hal-05570694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+                <w:t xml:space="preserve">Audrey de Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Johnson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138927v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
+                <w:t xml:space="preserve">Farid Bardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Nazelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spartaco Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984552v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138911v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984110v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932683v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Web App to Enhance Physical Activity in People With Cystic Fibrosis: Co-Design and Acceptability Evaluation by Patients and Health Professionals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Joyce Dogba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/54322⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697213v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a Web App to Enhance Physical Activity in People With Cystic Fibrosis: Co-Design and Acceptability Evaluation by Patients and Health Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e54322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643609v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Berdougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882191v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Erasmus+ EUMOVE project—a school-based promotion of healthy lifestyles to prevent obesity in European children and adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Woods</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae113⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826909v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Erasmus+ EUMOVE project—a school-based promotion of healthy lifestyles to prevent obesity in European children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Ruiz-Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairena Sánchez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Castro-Piñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Grao-Cruces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camiletti-Moirón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (5), pp.955-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643592v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1593,468 +1588,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitterie Lucas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Woods</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643640v1</w:t>
+                <w:t xml:space="preserve">hal-04643615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a socioecological approach to explore healthy lifestyle in elite sport: a qualitative study of French athletes’, coaches’, and managers’ perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+                <w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+                <w:t xml:space="preserve">Quitterie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17482631.2023.2251235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318689v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t>
+                <w:t xml:space="preserve">Using a socioecological approach to explore healthy lifestyle in elite sport: a qualitative study of French athletes’, coaches’, and managers’ perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Hoye</w:t>
+                <w:t xml:space="preserve">Aurélia Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lane</w:t>
+                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vuillemin</w:t>
+                <w:t xml:space="preserve">Kevin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Woods</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2023.2251235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643615v1</w:t>
+                <w:t xml:space="preserve">hal-04318689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,103 +2083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t>
@@ -2235,90 +2230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delagardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,347 +2475,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549539v1</w:t>
+                <w:t xml:space="preserve">hal-03796050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796050v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t>
@@ -2858,90 +2853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Johnson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3005,51 +3000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (3), pp.1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3252,90 +3247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Margaritis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t>
@@ -3367,351 +3362,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03775376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of technology-based physical activity interventions for women after bariatric surgery: study protocol for a three-arm randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Filleul</w:t>
+                <w:t xml:space="preserve">Antonio Iannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+                <w:t xml:space="preserve">Véronique Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Christian Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Falzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fuchs</w:t>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.e046184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198781v1</w:t>
+                <w:t xml:space="preserve">hal-03346869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of technology-based physical activity interventions for women after bariatric surgery: study protocol for a three-arm randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Iannelli</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Nègre</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pradier</w:t>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+                <w:t xml:space="preserve">Amélie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.e046184. </w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346869v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of barriers to and facilitators of physical activity in adults with cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,90 +3878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4030,51 +4025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,696 +4274,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with COVID-19 epidemic- related lockdown physical inactivity and sedentary increase in youth? Adaptation of Anses' benchmarks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-020-00432-z⟩</w:t>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865819v1</w:t>
+                <w:t xml:space="preserve">hal-02865898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865898v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. van Hoye</w:t>
+                <w:t xml:space="preserve">How to deal with COVID-19 epidemic- related lockdown physical inactivity and sedentary increase in youth? Adaptation of Anses' benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Donaldson</w:t>
+                <w:t xml:space="preserve">Sabine Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemonnier</w:t>
+                <w:t xml:space="preserve">Youssef El Ouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rostan</w:t>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13690-020-00432-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090026v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778300v1</w:t>
+                <w:t xml:space="preserve">hal-03180784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4977,5263 +4972,5243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+                <w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Johnson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Rostan</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kokko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03180784v1</w:t>
+                <w:t xml:space="preserve">hal-02865904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+                <w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vandoorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02865904v1</w:t>
+                <w:t xml:space="preserve">hal-02054741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aromatario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fallon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054741v1</w:t>
+                <w:t xml:space="preserve">hal-02458124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal School-Based Intervention Does Not Reduce Socioeconomic Inequalities in Weight Status among Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Childhood Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8), pp.532-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/chi.2019.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kokko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458124v1</w:t>
+                <w:t xml:space="preserve">hal-02938460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aik-Choon Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database -Weston-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02938460v1</w:t>
+                <w:t xml:space="preserve">hal-02417238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliver Blanck</w:t>
+                <w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aromatario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database -Weston-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417238v1</w:t>
+                <w:t xml:space="preserve">hal-02938459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Crozet</w:t>
+                <w:t xml:space="preserve">Physical activity promotion in primary care: a Utopian quest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Stranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/day038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02938459v1</w:t>
+                <w:t xml:space="preserve">hal-01811520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity promotion in primary care: a Utopian quest?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saverio Stranges</w:t>
+                <w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/day038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01811520v1</w:t>
+                <w:t xml:space="preserve">hal-02544311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy-based content analysis of sedentary behavior questionnaires: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.e0193812. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Fuch</w:t>
+                <w:t xml:space="preserve">Reliability and validity of the French version of the global physical activity questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Widad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.339-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02544311v1</w:t>
+                <w:t xml:space="preserve">hal-02380342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and validity of the French version of the global physical activity questionnaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of socioeconomic, school-related and family factors and physical activity and sedentary behaviour among adolescents: multilevel analysis of the PRALIMAP trial inclusion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4070-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380342v1</w:t>
+                <w:t xml:space="preserve">hal-02338956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of socioeconomic, school-related and family factors and physical activity and sedentary behaviour among adolescents: multilevel analysis of the PRALIMAP trial inclusion data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Praznoczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.660-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4070-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02338956v1</w:t>
+                <w:t xml:space="preserve">hal-01595041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité physique et sédentarité : une synthèse vulgarisée des nouvelles recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 441, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595041v1</w:t>
+                <w:t xml:space="preserve">hal-02443636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et sédentarité : une synthèse vulgarisée des nouvelles recommandations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Construction d’un dispositif de communication scientifiquement fondé visant à promouvoir la marche des femmes peu actives et l’activité physique des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443636v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of physical activity and sedentary behaviour in the general population in France: cluster analysis with personal and socioeconomic correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (3), pp.483-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pubmed/fdv080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un dispositif de communication scientifiquement fondé visant à promouvoir la marche des femmes peu actives et l’activité physique des adultes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Participation d’adolescents en surpoids de milieu défavorisé à une intervention de promotion de l’activité physique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (1), pp.53-63. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, S1 (HS), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02026012v1</w:t>
+                <w:t xml:space="preserve">hal-01817525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10-year cumulative and bidirectional associations of domain-specific physical activity and sedentary behaviour with health-related quality of life in French adults: Results from the SU.VI.MAX studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Latarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.66-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation d’adolescents en surpoids de milieu défavorisé à une intervention de promotion de l’activité physique à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Cumulative and bidirectional association of physical activity and sedentary behaviour with health-related quality of life in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-015-1172-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.160.0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817525v1</w:t>
+                <w:t xml:space="preserve">hal-01810879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative and bidirectional association of physical activity and sedentary behaviour with health-related quality of life in adolescents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of an evidence-based media campaign to promote walking among physically inactive women and increased physical activity among adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thanh Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, HS (S1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-015-1172-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810879v1</w:t>
+                <w:t xml:space="preserve">hal-01601383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an evidence-based media campaign to promote walking among physically inactive women and increased physical activity among adults</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601383v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents’ Physical Activity and Sedentary Behavior: A Pathway in Reducing Overweight and Obesity: The PRALIMAP 2-Year Cluster Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (5), pp.628-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jpah.2014-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alomène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810191v1</w:t>
+                <w:t xml:space="preserve">hal-02097629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of taking part in sport to the association between physical activity and quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (8), pp.2021 - 2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-013-0355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02097629v1</w:t>
+                <w:t xml:space="preserve">hal-01794181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of taking part in sport to the association between physical activity and quality of life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mesure de la condition physique chez les personnes âgées. Évaluation de la condition physique des seniors : adaptation française de la batterie américaine « Senior Fitness Test »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Cren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-013-0355-3⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.254-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01794181v1</w:t>
+                <w:t xml:space="preserve">hal-01837057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la condition physique chez les personnes âgées. Évaluation de la condition physique des seniors : adaptation française de la batterie américaine « Senior Fitness Test »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Worksite physical activity interventions and obesity: a review of european studies (the HOPE Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline van Cauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J. van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.479 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000335255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2012.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837057v1</w:t>
+                <w:t xml:space="preserve">hal-02645325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worksite physical activity interventions and obesity: a review of european studies (the HOPE Project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evidence of an Early Physical Activity Reduction in Chronic Obstructive Pulmonary Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frank J. van Lenthe</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (10), pp.1611 - 1617.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2011.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000335255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645325v1</w:t>
+                <w:t xml:space="preserve">hal-01623976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real European Sport Model : research report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layne Vandenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Sejer Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISCA. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of an Early Physical Activity Reduction in Chronic Obstructive Pulmonary Disease Patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01623976v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualisation des repères du PNNS – Révisions des repères relatifs à l’activité physique et à la sédentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthouze-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Saisine n°2012-SA-0155, Anses. 2016, 549 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 747 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02102913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité physique : contextes et effets sur la santé - Synthèse et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aquatias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 168 p., références bibliographiques disséminées. Le rapport intégral dénombre 832 p., les conditions pour se le procurer sont précisées page 165 de la synthèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transportation, Health and Environment (ASTHAIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construct, implement and evaluate a multilevel intervention for the prevention of sedentary lifestyle in school-aged children: the CIPRES project – protocol design and pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity motivational interviewing, a tool in school-based overweight prevention for disadvantaged adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Change in physical activity levels among disadvantaged adolescents. The PRALIMAP-INÉS school-based overweight prevention program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947719v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in physical activity levels among disadvantaged adolescents. The PRALIMAP-INÉS school-based overweight prevention program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Physical activity motivational interviewing, a tool in school-based overweight prevention for disadvantaged adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947740v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910929v1</w:t>
-              </w:r>
-[...514 lines deleted...]
-                <w:t xml:space="preserve">hal-01570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'activité physique passée : mesure et rôle pronostique sur l'état de santé (masse osseuse et fonction musculaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998NAN10273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10380,51 +10355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanun Siriaporn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04984110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ladune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Hermosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairena S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castro-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Grao-Cruces" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camiletti-Moir&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Hoye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haffner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2023.2251235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houdart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadrhiri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00432-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03463759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2019.0042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thornton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Theisen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Stranges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/day038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773257v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ainsworth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Widad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02338956v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4070-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdv080" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Menai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.03.023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817525v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0135" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1172-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601383v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thanh Viet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2014-0035" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794181v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0355-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGMG2L4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01837057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.07.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rostami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. van Lenthe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335255" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623976v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2011.05.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078545v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747457v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10273" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanun Siriaporn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04984110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ladune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Hermosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairena S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castro-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Grao-Cruces" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camiletti-Moir&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae113" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haffner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2023.2251235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houdart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadrhiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00432-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03463759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2019.0042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811520v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thornton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Theisen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Stranges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/day038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ainsworth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193812" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Widad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02338956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4070-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443636v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdv080" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817525v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0135" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Menai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.03.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1172-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thanh Viet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809821v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2014-0035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0355-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGMG2L4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01837057v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.07.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645325v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rostami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. van Lenthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335255" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2011.05.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>