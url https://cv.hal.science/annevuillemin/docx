--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,9150 +66,9150 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real European Sport Model : research report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layne Vandenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Sejer Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISCA. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualisation des repères du PNNS – Révisions des repères relatifs à l’activité physique et à la sédentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthouze-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Saisine n°2012-SA-0155, Anses. 2016, 549 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 747 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02102913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité physique : contextes et effets sur la santé - Synthèse et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aquatias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 168 p., références bibliographiques disséminées. Le rapport intégral dénombre 832 p., les conditions pour se le procurer sont précisées page 165 de la synthèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey de Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Spartaco Grieco</w:t>
+                <w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150964v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tezier</w:t>
+                <w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spartaco Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138927v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey de Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Joyce Dogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Web App to Enhance Physical Activity in People With Cystic Fibrosis: Co-Design and Acceptability Evaluation by Patients and Health Professionals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Berdougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/54322⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697213v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Web App to Enhance Physical Activity in People With Cystic Fibrosis: Co-Design and Acceptability Evaluation by Patients and Health Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e54322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932683v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Erasmus+ EUMOVE project—a school-based promotion of healthy lifestyles to prevent obesity in European children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Ruiz-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairena Sánchez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Castro-Piñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Grao-Cruces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camiletti-Moirón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (5), pp.955-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckae113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a socioecological approach to explore healthy lifestyle in elite sport: a qualitative study of French athletes’, coaches’, and managers’ perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17482631.2023.2251235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delagardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O4-2 Evaluate the health-enhancing physical activity policy of Rio de Janeiro: ‘Programa Academia Carioca</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+                <w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.026⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778279v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03775376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+                <w:t xml:space="preserve">O4-2 Evaluate the health-enhancing physical activity policy of Rio de Janeiro: ‘Programa Academia Carioca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junia Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noel-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Guimarães de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796050v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549539v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815224v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alex Donaldson</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549533v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.daab213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778274v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Development of Local Health-Enhancing Physical Activity Policies from Empirical Data and Policy Science Theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Massiera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Christèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031213⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778288v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modeling the Development of Local Health-Enhancing Physical Activity Policies from Empirical Data and Policy Science Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03775376v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of technology-based physical activity interventions for women after bariatric surgery: study protocol for a three-arm randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046184⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346869v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fuchs</w:t>
+                <w:t xml:space="preserve">Effects of technology-based physical activity interventions for women after bariatric surgery: study protocol for a three-arm randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.e046184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198781v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of barriers to and facilitators of physical activity in adults with cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Crochet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176934v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Massiera</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865823v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860949v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865898v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiera Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
+              <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176943v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090026v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with COVID-19 epidemic- related lockdown physical inactivity and sedentary increase in youth? Adaptation of Anses' benchmarks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+                <w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-020-00432-z⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865819v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Rostan</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180784v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to deal with COVID-19 epidemic- related lockdown physical inactivity and sedentary increase in youth? Adaptation of Anses' benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Massiera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-020-00432-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090020v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kokko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vandoorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aromatario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal School-Based Intervention Does Not Reduce Socioeconomic Inequalities in Weight Status among Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Childhood Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (8), pp.532-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/chi.2019.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Geidne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kokko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoife Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ooms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aik-Choon Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database -Weston-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aromatario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity promotion in primary care: a Utopian quest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Stranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Promotion International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/heapro/day038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schuft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy-based content analysis of sedentary behavior questionnaires: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Reliability and validity of the French version of the global physical activity questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Widad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.339-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773257v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and validity of the French version of the global physical activity questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Taxonomy-based content analysis of sedentary behavior questionnaires: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0193812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380342v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of socioeconomic, school-related and family factors and physical activity and sedentary behaviour among adolescents: multilevel analysis of the PRALIMAP trial inclusion data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-017-4070-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Praznoczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (8), pp.660-663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et sédentarité : une synthèse vulgarisée des nouvelles recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 441, pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un dispositif de communication scientifiquement fondé visant à promouvoir la marche des femmes peu actives et l’activité physique des adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Patterns of physical activity and sedentary behaviour in the general population in France: cluster analysis with personal and socioeconomic correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.483-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pubmed/fdv080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026012v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of physical activity and sedentary behaviour in the general population in France: cluster analysis with personal and socioeconomic correlates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Construction d’un dispositif de communication scientifiquement fondé visant à promouvoir la marche des femmes peu actives et l’activité physique des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pubmed/fdv080⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814733v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation d’adolescents en surpoids de milieu défavorisé à une intervention de promotion de l’activité physique à l’école</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">10-year cumulative and bidirectional associations of domain-specific physical activity and sedentary behaviour with health-related quality of life in French adults: Results from the SU.VI.MAX studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Latarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.160.0135⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817525v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-year cumulative and bidirectional associations of domain-specific physical activity and sedentary behaviour with health-related quality of life in French adults: Results from the SU.VI.MAX studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Participation d’adolescents en surpoids de milieu défavorisé à une intervention de promotion de l’activité physique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, S1 (HS), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816872v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative and bidirectional association of physical activity and sedentary behaviour with health-related quality of life in adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.1169-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-015-1172-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an evidence-based media campaign to promote walking among physically inactive women and increased physical activity among adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thanh Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, HS (S1), pp.192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (2), pp.69 - 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents’ Physical Activity and Sedentary Behavior: A Pathway in Reducing Overweight and Obesity: The PRALIMAP 2-Year Cluster Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (5), pp.628-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jpah.2014-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alomène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (6), pp.416-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of taking part in sport to the association between physical activity and quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (8), pp.2021 - 2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-013-0355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la condition physique chez les personnes âgées. Évaluation de la condition physique des seniors : adaptation française de la batterie américaine « Senior Fitness Test »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean F. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Cren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (4), pp.254-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worksite physical activity interventions and obesity: a review of european studies (the HOPE Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J. van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Facts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (6), pp.479 - 488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000335255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an Early Physical Activity Reduction in Chronic Obstructive Pulmonary Disease Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldjia Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (10), pp.1611 - 1617.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmr.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623976v1</w:t>
-              </w:r>
-[...628 lines deleted...]
-                <w:t xml:space="preserve">hal-01570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9227,103 +9227,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t>
@@ -9352,103 +9352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t>
@@ -9477,64 +9477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transportation, Health and Environment (ASTHAIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,64 +9585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9680,103 +9680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in physical activity levels among disadvantaged adolescents. The PRALIMAP-INÉS school-based overweight prevention program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
@@ -9831,77 +9831,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9958,103 +9958,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t>
@@ -10115,51 +10115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'activité physique passée : mesure et rôle pronostique sur l'état de santé (masse osseuse et fonction musculaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998NAN10273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10355,51 +10355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanun Siriaporn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101367" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04984110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ladune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Hermosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairena S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castro-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Grao-Cruces" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camiletti-Moir&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae113" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haffner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2023.2251235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houdart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadrhiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00432-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03463759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2019.0042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811520v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thornton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Theisen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Stranges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/day038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773257v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ainsworth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193812" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Widad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02338956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4070-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443636v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0051" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdv080" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817525v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0135" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Menai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.03.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1172-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thanh Viet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809821v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2014-0035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0355-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGMG2L4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01837057v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.07.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645325v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rostami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. van Lenthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335255" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2011.05.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanun Siriaporn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101367" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04984110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ladune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54322" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Hermosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairena S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castro-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Grao-Cruces" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camiletti-Moir&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haffner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2023.2251235" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houdart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadrhiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00432-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03463759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2019.0042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thornton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Theisen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Stranges" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/day038" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Widad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ainsworth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193812" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02338956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4070-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814733v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdv080" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026012v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Menai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.03.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817525v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0135" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1172-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thanh Viet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2014-0035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0355-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGMG2L4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01837057v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rostami" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. van Lenthe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335255" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623976v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2011.05.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>