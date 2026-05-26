--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -66,9150 +66,9150 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spartaco Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen-centric design in mHealth: Concept mapping for active transportation promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Erasmus+ EUMOVE project—a school-based promotion of healthy lifestyles to prevent obesity in European children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Ruiz-Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairena Sánchez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Castro-Piñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Grao-Cruces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camiletti-Moirón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (5), pp.955-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Web App to Enhance Physical Activity in People With Cystic Fibrosis: Co-Design and Acceptability Evaluation by Patients and Health Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e54322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Berdougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Joyce Dogba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a socioecological approach to explore healthy lifestyle in elite sport: a qualitative study of French athletes’, coaches’, and managers’ perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2023.2251235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation and Program Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delagardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P09-03 Costing the economic burden of sedentary behaviors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), pp.ckac095.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O4-2 Evaluate the health-enhancing physical activity policy of Rio de Janeiro: ‘Programa Academia Carioca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junia Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noel-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Guimarães de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P01-11 Economic impact of health-enhancing-physical activity from different settings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Christèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.daab213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the Development of Local Health-Enhancing Physical Activity Policies from Empirical Data and Policy Science Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costing the economic burden of prolonged sedentary behaviours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement 1), pp.i3-i7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03775376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of the Cystic Fibrosis Decisional Balance for Physical Activity scale (CF-DB-PA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01471-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of technology-based physical activity interventions for women after bariatric surgery: study protocol for a three-arm randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Iannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.e046184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions of barriers to and facilitators of physical activity in adults with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggy Hayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to deal with COVID-19 epidemic- related lockdown physical inactivity and sedentary increase in youth? Adaptation of Anses' benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-020-00432-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions of barriers and levers of health-enhancing physical activity policies in mid-size French municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiera Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12961-020-00575-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the Local Health-Enhancing Physical Activity Policies on the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18010156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal School-Based Intervention Does Not Reduce Socioeconomic Inequalities in Weight Status among Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Childhood Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/chi.2019.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aromatario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kokko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vandoorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Geidne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kokko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aromatario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aik-Choon Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database -Weston-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs d’adhésion à une activité physique adaptée chez des seniors en ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability and validity of the French version of the global physical activity questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Widad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.339-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxonomy-based content analysis of sedentary behavior questionnaires: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0193812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activity promotion in primary care: a Utopian quest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Stranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/day038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of socioeconomic, school-related and family factors and physical activity and sedentary behaviour among adolescents: multilevel analysis of the PRALIMAP trial inclusion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4070-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Praznoczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.660-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité physique et sédentarité : une synthèse vulgarisée des nouvelles recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 441, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10-year cumulative and bidirectional associations of domain-specific physical activity and sedentary behaviour with health-related quality of life in French adults: Results from the SU.VI.MAX studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Latarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation d’adolescents en surpoids de milieu défavorisé à une intervention de promotion de l’activité physique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, S1 (HS), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of physical activity and sedentary behaviour in the general population in France: cluster analysis with personal and socioeconomic correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.483-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pubmed/fdv080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’un dispositif de communication scientifiquement fondé visant à promouvoir la marche des femmes peu actives et l’activité physique des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative and bidirectional association of physical activity and sedentary behaviour with health-related quality of life in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-015-1172-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an evidence-based media campaign to promote walking among physically inactive women and increased physical activity among adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Juliette Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thanh Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, HS (S1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.160.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescents’ Physical Activity and Sedentary Behavior: A Pathway in Reducing Overweight and Obesity: The PRALIMAP 2-Year Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.628-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2014-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification et qualification bio-énergétique de l’activité physique pour les recommandations de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alomène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of taking part in sport to the association between physical activity and quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Erpelding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (8), pp.2021 - 2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-013-0355-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de la condition physique chez les personnes âgées. Évaluation de la condition physique des seniors : adaptation française de la batterie américaine « Senior Fitness Test »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.254-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worksite physical activity interventions and obesity: a review of european studies (the HOPE Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline van Cauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J. van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.479 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000335255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of an Early Physical Activity Reduction in Chronic Obstructive Pulmonary Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (10), pp.1611 - 1617.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2011.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real European Sport Model : research report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layne Vandenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Sejer Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISCA. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les impacts socio-économiques du sport-santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Noël Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère des Sports et des Jeux Olympiques et Paralympiques. 2023, https://www.sports.gouv.fr/data-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des repères du PNNS – Révisions des repères relatifs à l’activité physique et à la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthouze-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cloes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Saisine n°2012-SA-0155, Anses. 2016, 549 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 747 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02102913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique : contextes et effets sur la santé - Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 168 p., références bibliographiques disséminées. Le rapport intégral dénombre 832 p., les conditions pour se le procurer sont précisées page 165 de la synthèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570655v1</w:t>
-              </w:r>
-[...8489 lines deleted...]
-                <w:t xml:space="preserve">hal-01623976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9227,103 +9227,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t>
@@ -9352,103 +9352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t>
@@ -9477,64 +9477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transportation, Health and Environment (ASTHAIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttanun Siriaporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,64 +9585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9674,273 +9674,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in physical activity levels among disadvantaged adolescents. The PRALIMAP-INÉS school-based overweight prevention program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical activity motivational interviewing, a tool in school-based overweight prevention for disadvantaged adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947740v1</w:t>
+                <w:t xml:space="preserve">hal-02947719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity motivational interviewing, a tool in school-based overweight prevention for disadvantaged adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Change in physical activity levels among disadvantaged adolescents. The PRALIMAP-INÉS school-based overweight prevention program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947719v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9958,103 +9958,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vuillemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t>
@@ -10115,51 +10115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'activité physique passée : mesure et rôle pronostique sur l'état de santé (masse osseuse et fonction musculaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998NAN10273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10355,51 +10355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanun Siriaporn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101367" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04984110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ladune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54322" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Hermosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairena S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castro-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Grao-Cruces" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camiletti-Moir&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haffner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2023.2251235" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houdart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadrhiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00432-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03463759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2019.0042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thornton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Theisen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Stranges" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/day038" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Widad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ainsworth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193812" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02338956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4070-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814733v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdv080" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026012v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Menai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.03.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817525v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0135" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1172-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thanh Viet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2014-0035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0355-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGMG2L4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01837057v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rostami" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. van Lenthe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335255" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623976v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2011.05.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanun Siriaporn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04984110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Hermosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairena S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Castro-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Grao-Cruces" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camiletti-Moir&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ladune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Chr&#233;tien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haffner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2023.2251235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Margaritis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junia Cardoso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Noel-Racine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meurisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Christ&#232;le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03775376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03198781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ladune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Falzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fuchs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01471-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique N&#232;gre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pradier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046184" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03457867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03778295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houdart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadrhiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bigard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00432-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02860949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiera Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-020-00575-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03463759v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/chi.2019.0042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02544311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Widad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Escalon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ainsworth" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193812" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01811520v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Thornton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Theisen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Stranges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/day038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02338956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4070-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443636v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816872v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Menai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.03.023" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817525v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0135" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdv080" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Juliette Serry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0051" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1172-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thanh Viet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2014-0035" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2015.04.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0355-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGMG2L4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01837057v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2012.07.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645325v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Rostami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Maes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J. van Lenthe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335255" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2011.05.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533705v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layne Vandenberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Sejer Andersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999358v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthouze-Aranda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cloes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947719v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>